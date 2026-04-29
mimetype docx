--- v0 (2025-11-29)
+++ v1 (2026-04-29)
@@ -3,52 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="47E0E67B" w14:textId="001121EB" w:rsidR="0020626B" w:rsidRPr="00024D7D" w:rsidRDefault="0020626B" w:rsidP="0020626B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00024D7D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SPONSOR'S DECLARATION ON AN APPLICATION FOR LISTING</w:t>
@@ -416,435 +415,515 @@
     </w:p>
     <w:p w14:paraId="60992E87" w14:textId="0AAFAA04" w:rsidR="0020626B" w:rsidRPr="00024D7D" w:rsidRDefault="0020626B" w:rsidP="0020626B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00024D7D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">• we have acted with due care and skill in relation to the provision of </w:t>
       </w:r>
       <w:r w:rsidRPr="00024D7D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>sponsor services</w:t>
-[...25 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">sponsor </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00024D7D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>director</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> or </w:t>
+        <w:t>services</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00024D7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00024D7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="241D86F8" w14:textId="12EACA59" w:rsidR="0020626B" w:rsidRPr="00024D7D" w:rsidRDefault="0020626B" w:rsidP="0020626B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00024D7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• we have taken reasonable steps to satisfy ourselves that the </w:t>
       </w:r>
       <w:r w:rsidRPr="00024D7D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>directors</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> of the </w:t>
+        <w:t>director</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00024D7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r w:rsidRPr="00024D7D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>applicant</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> understand their responsibilities and obligations under the </w:t>
+        <w:t>directors</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00024D7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the </w:t>
       </w:r>
       <w:r w:rsidRPr="00024D7D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>listing rules</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">, the </w:t>
+        <w:t>applicant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00024D7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> understand their responsibilities and obligations under the </w:t>
       </w:r>
       <w:r w:rsidRPr="00024D7D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>disclosure requirements</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> and the </w:t>
+        <w:t>listing rules</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00024D7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, the </w:t>
       </w:r>
       <w:r w:rsidRPr="00024D7D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>transparency rules</w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">1. the </w:t>
+        <w:t>disclosure requirements</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00024D7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the </w:t>
       </w:r>
       <w:r w:rsidRPr="00024D7D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>applicant</w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">transparency </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00024D7D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>listing rules</w:t>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="006E5ABF">
+        <w:t>rules</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00024D7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00024D7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06A85501" w14:textId="77777777" w:rsidR="0020626B" w:rsidRPr="00024D7D" w:rsidRDefault="0020626B" w:rsidP="0020626B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00024D7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• we have come to a reasonable opinion, after having </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00024D7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>made due</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00024D7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and careful enquiry, that: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43C89277" w14:textId="1A471F45" w:rsidR="0020626B" w:rsidRPr="00024D7D" w:rsidRDefault="0020626B" w:rsidP="0020626B">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00024D7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00024D7D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>admission</w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve">2. the </w:t>
+        <w:t>applicant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00024D7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> has satisfied all requirements of the </w:t>
       </w:r>
       <w:r w:rsidRPr="00024D7D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>applicant</w:t>
-[...9 lines deleted...]
-      <w:r w:rsidR="00BB7248" w:rsidRPr="00F73093">
+        <w:t>listing rules</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00024D7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> relevant to an application for </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006E5ABF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>rules</w:t>
-[...9 lines deleted...]
-      <w:r w:rsidR="005C32B6" w:rsidRPr="00F73093">
+        <w:t>admission</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00024D7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00024D7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EE97F67" w14:textId="66A6504E" w:rsidR="0020626B" w:rsidRPr="00024D7D" w:rsidRDefault="0020626B" w:rsidP="0020626B">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00024D7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00024D7D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>PRM</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005C32B6">
+        <w:t>applicant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00024D7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> has satisfied all applicable requirements set out in the </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB7248" w:rsidRPr="00F73093">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>;</w:t>
-[...27 lines deleted...]
-      <w:r w:rsidRPr="006E5ABF">
+        <w:t>rules</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB7248">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="005C32B6" w:rsidRPr="00F73093">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>directors</w:t>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="006E5ABF">
+        <w:t>PRM</w:t>
+      </w:r>
+      <w:r w:rsidR="005C32B6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00024D7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40C61D48" w14:textId="0AEC48A1" w:rsidR="00D12448" w:rsidRPr="00024D7D" w:rsidRDefault="00281225" w:rsidP="0020626B">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00024D7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E5ABF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>directors</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00024D7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E5ABF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>applicant</w:t>
       </w:r>
       <w:r w:rsidRPr="00024D7D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> have a reasonable basis on which to make any working capital statement included in the document referred to in </w:t>
       </w:r>
       <w:r w:rsidR="006614F1" w:rsidRPr="006A4776">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UKLR </w:t>
       </w:r>
       <w:r w:rsidR="006614F1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>4.2.1R(1)</w:t>
+        <w:t>4.2.1R(1</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="006614F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00024D7D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="42C7E0C3" w14:textId="05B00E44" w:rsidR="0020626B" w:rsidRPr="00024D7D" w:rsidRDefault="0020626B" w:rsidP="0020626B">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5598A3D5" w14:textId="2C2B7DDD" w:rsidR="0020626B" w:rsidRPr="00024D7D" w:rsidRDefault="0020626B" w:rsidP="0020626B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00024D7D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -905,68 +984,104 @@
         </w:rPr>
         <w:t>LR</w:t>
       </w:r>
       <w:r w:rsidRPr="00024D7D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00842519" w:rsidRPr="00024D7D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>24</w:t>
       </w:r>
       <w:r w:rsidRPr="00024D7D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, including the basis of each confirmation set out above; </w:t>
+        <w:t xml:space="preserve">, including the basis of each confirmation set out </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00024D7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>above;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00024D7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2404A827" w14:textId="1B83F764" w:rsidR="0020626B" w:rsidRPr="00024D7D" w:rsidRDefault="0020626B" w:rsidP="00A31421">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00024D7D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">• all matters known to us which, in our reasonable opinion, should be taken into account by the </w:t>
+        <w:t xml:space="preserve">• all matters known to us which, in our reasonable opinion, should be </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00024D7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>taken into account</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00024D7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by the </w:t>
       </w:r>
       <w:r w:rsidRPr="00024D7D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>FCA</w:t>
       </w:r>
       <w:r w:rsidRPr="00024D7D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> in considering the application for </w:t>
       </w:r>
       <w:r w:rsidR="000E5D6E" w:rsidRPr="006E5ABF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
@@ -1201,51 +1316,51 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>for and on behalf of:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7464C88B" w14:textId="62F2995A" w:rsidR="0020626B" w:rsidRPr="00024D7D" w:rsidRDefault="0020626B" w:rsidP="0020626B">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00024D7D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>___________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B825580" w14:textId="672D6B2A" w:rsidR="0020626B" w:rsidRPr="00024D7D" w:rsidRDefault="0020626B" w:rsidP="0020626B">
+    <w:p w14:paraId="7B825580" w14:textId="77777777" w:rsidR="0020626B" w:rsidRPr="00024D7D" w:rsidRDefault="0020626B" w:rsidP="0020626B">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00024D7D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Name of sponsor </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00ACA197" w14:textId="77777777" w:rsidR="00B74D3C" w:rsidRDefault="00B74D3C" w:rsidP="0020626B">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -1495,158 +1610,156 @@
       <w:r w:rsidRPr="00024D7D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Telephone number: ________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00CD1558" w:rsidRPr="00024D7D" w:rsidSect="00106255">
       <w:headerReference w:type="even" r:id="rId11"/>
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1021" w:right="1440" w:bottom="1021" w:left="1440" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7A190C8B" w14:textId="77777777" w:rsidR="00EA5543" w:rsidRDefault="00EA5543" w:rsidP="0020626B">
+    <w:p w14:paraId="257015C2" w14:textId="77777777" w:rsidR="0009761A" w:rsidRDefault="0009761A" w:rsidP="0020626B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="47990101" w14:textId="77777777" w:rsidR="00EA5543" w:rsidRDefault="00EA5543" w:rsidP="0020626B">
+    <w:p w14:paraId="7D42A31E" w14:textId="77777777" w:rsidR="0009761A" w:rsidRDefault="0009761A" w:rsidP="0020626B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="48254BA4" w14:textId="77777777" w:rsidR="00EA5543" w:rsidRDefault="00EA5543">
+    <w:p w14:paraId="321CD320" w14:textId="77777777" w:rsidR="0009761A" w:rsidRDefault="0009761A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
-    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2B66927D" w14:textId="77777777" w:rsidR="00EA5543" w:rsidRDefault="00EA5543" w:rsidP="0020626B">
+    <w:p w14:paraId="0FE92A67" w14:textId="77777777" w:rsidR="0009761A" w:rsidRDefault="0009761A" w:rsidP="0020626B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5E11EDAD" w14:textId="77777777" w:rsidR="00EA5543" w:rsidRDefault="00EA5543" w:rsidP="0020626B">
+    <w:p w14:paraId="1AC0C8C5" w14:textId="77777777" w:rsidR="0009761A" w:rsidRDefault="0009761A" w:rsidP="0020626B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="24D292EE" w14:textId="77777777" w:rsidR="00EA5543" w:rsidRDefault="00EA5543">
+    <w:p w14:paraId="4C7E220B" w14:textId="77777777" w:rsidR="0009761A" w:rsidRDefault="0009761A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0F7FDD60" w14:textId="4193C2A9" w:rsidR="0020626B" w:rsidRDefault="0020626B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5C9FA309" wp14:editId="4D510B06">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="leftMargin">
                 <wp:align>left</wp:align>
@@ -2038,114 +2151,109 @@
     <w:rsid w:val="000350CA"/>
     <w:rsid w:val="000366CB"/>
     <w:rsid w:val="00037F18"/>
     <w:rsid w:val="000518C4"/>
     <w:rsid w:val="00053A2C"/>
     <w:rsid w:val="000548A4"/>
     <w:rsid w:val="00060305"/>
     <w:rsid w:val="00060864"/>
     <w:rsid w:val="000608DE"/>
     <w:rsid w:val="000678FB"/>
     <w:rsid w:val="00071F1F"/>
     <w:rsid w:val="00074A52"/>
     <w:rsid w:val="000817F7"/>
     <w:rsid w:val="00094235"/>
     <w:rsid w:val="0009761A"/>
     <w:rsid w:val="000A7370"/>
     <w:rsid w:val="000A77B4"/>
     <w:rsid w:val="000B1635"/>
     <w:rsid w:val="000B6361"/>
     <w:rsid w:val="000D021C"/>
     <w:rsid w:val="000E133D"/>
     <w:rsid w:val="000E5D6E"/>
     <w:rsid w:val="000E6D64"/>
     <w:rsid w:val="00106255"/>
     <w:rsid w:val="0011729B"/>
-    <w:rsid w:val="0011747D"/>
     <w:rsid w:val="00124ECF"/>
     <w:rsid w:val="001359A9"/>
     <w:rsid w:val="001401ED"/>
     <w:rsid w:val="0014263F"/>
     <w:rsid w:val="0014436B"/>
     <w:rsid w:val="0015310D"/>
     <w:rsid w:val="001538F6"/>
     <w:rsid w:val="00155E97"/>
     <w:rsid w:val="00161E70"/>
     <w:rsid w:val="00177C69"/>
-    <w:rsid w:val="00183743"/>
     <w:rsid w:val="00184299"/>
     <w:rsid w:val="001878D8"/>
     <w:rsid w:val="001A3F6C"/>
     <w:rsid w:val="001B3EA2"/>
     <w:rsid w:val="001D1904"/>
     <w:rsid w:val="001D5B75"/>
     <w:rsid w:val="001D5EEE"/>
     <w:rsid w:val="001D70AE"/>
     <w:rsid w:val="001E0C81"/>
     <w:rsid w:val="001E412A"/>
     <w:rsid w:val="001E44BE"/>
     <w:rsid w:val="001E5C84"/>
     <w:rsid w:val="001F75D4"/>
     <w:rsid w:val="0020037F"/>
     <w:rsid w:val="00201770"/>
     <w:rsid w:val="0020626B"/>
     <w:rsid w:val="00211FE8"/>
     <w:rsid w:val="00212149"/>
     <w:rsid w:val="002175D3"/>
     <w:rsid w:val="00217DB9"/>
     <w:rsid w:val="002214A0"/>
     <w:rsid w:val="00225B08"/>
     <w:rsid w:val="002304B9"/>
     <w:rsid w:val="00253124"/>
     <w:rsid w:val="00257F21"/>
     <w:rsid w:val="0027089C"/>
     <w:rsid w:val="00280176"/>
     <w:rsid w:val="00281225"/>
     <w:rsid w:val="00283482"/>
     <w:rsid w:val="00286BCD"/>
     <w:rsid w:val="00290D2D"/>
     <w:rsid w:val="0029367D"/>
-    <w:rsid w:val="002A21F0"/>
     <w:rsid w:val="002A2EE0"/>
-    <w:rsid w:val="002A4256"/>
+    <w:rsid w:val="002B66C9"/>
     <w:rsid w:val="002B7371"/>
     <w:rsid w:val="002C2166"/>
     <w:rsid w:val="002C2E3C"/>
     <w:rsid w:val="002C3289"/>
     <w:rsid w:val="002C7F9F"/>
     <w:rsid w:val="002D2892"/>
     <w:rsid w:val="002F2984"/>
     <w:rsid w:val="002F67CE"/>
     <w:rsid w:val="0030229D"/>
     <w:rsid w:val="00304EEE"/>
     <w:rsid w:val="0030546D"/>
     <w:rsid w:val="00310046"/>
     <w:rsid w:val="00315D35"/>
     <w:rsid w:val="00320E38"/>
     <w:rsid w:val="003241D6"/>
-    <w:rsid w:val="00330CE2"/>
-    <w:rsid w:val="00331770"/>
     <w:rsid w:val="00333439"/>
     <w:rsid w:val="00334577"/>
     <w:rsid w:val="003374C5"/>
     <w:rsid w:val="00345D07"/>
     <w:rsid w:val="0036680A"/>
     <w:rsid w:val="003749AE"/>
     <w:rsid w:val="003852F5"/>
     <w:rsid w:val="0038612C"/>
     <w:rsid w:val="00392332"/>
     <w:rsid w:val="00394656"/>
     <w:rsid w:val="003A3DA9"/>
     <w:rsid w:val="003A7330"/>
     <w:rsid w:val="003B24CA"/>
     <w:rsid w:val="003C0978"/>
     <w:rsid w:val="003C6A6D"/>
     <w:rsid w:val="003D15E2"/>
     <w:rsid w:val="003D1C5A"/>
     <w:rsid w:val="003D2353"/>
     <w:rsid w:val="003D440B"/>
     <w:rsid w:val="003D506B"/>
     <w:rsid w:val="003D50F9"/>
     <w:rsid w:val="003E3F50"/>
     <w:rsid w:val="003E4BCD"/>
     <w:rsid w:val="003F1553"/>
     <w:rsid w:val="003F43EB"/>
@@ -2160,308 +2268,303 @@
     <w:rsid w:val="00435992"/>
     <w:rsid w:val="004359FE"/>
     <w:rsid w:val="004370FF"/>
     <w:rsid w:val="004544FF"/>
     <w:rsid w:val="00456AEF"/>
     <w:rsid w:val="0046030E"/>
     <w:rsid w:val="00461A3A"/>
     <w:rsid w:val="004904AC"/>
     <w:rsid w:val="00491710"/>
     <w:rsid w:val="004934DC"/>
     <w:rsid w:val="004A6FD9"/>
     <w:rsid w:val="004B3F7A"/>
     <w:rsid w:val="004B4F6B"/>
     <w:rsid w:val="004B6C57"/>
     <w:rsid w:val="004C40B6"/>
     <w:rsid w:val="004C5011"/>
     <w:rsid w:val="004D18FC"/>
     <w:rsid w:val="004D25FD"/>
     <w:rsid w:val="004D3432"/>
     <w:rsid w:val="004E0F71"/>
     <w:rsid w:val="004F6C9A"/>
     <w:rsid w:val="00501D13"/>
     <w:rsid w:val="005130E0"/>
     <w:rsid w:val="00514FCC"/>
     <w:rsid w:val="00517106"/>
+    <w:rsid w:val="0052099E"/>
     <w:rsid w:val="00521EB1"/>
     <w:rsid w:val="00522FE3"/>
     <w:rsid w:val="00524834"/>
     <w:rsid w:val="005259E1"/>
     <w:rsid w:val="00533D1B"/>
     <w:rsid w:val="005350FF"/>
     <w:rsid w:val="005401FA"/>
     <w:rsid w:val="00541967"/>
     <w:rsid w:val="00545817"/>
     <w:rsid w:val="00546250"/>
     <w:rsid w:val="00565661"/>
     <w:rsid w:val="005659EE"/>
     <w:rsid w:val="005806C5"/>
     <w:rsid w:val="00586D96"/>
     <w:rsid w:val="00587308"/>
     <w:rsid w:val="00590A0C"/>
     <w:rsid w:val="00596380"/>
     <w:rsid w:val="005A1A45"/>
     <w:rsid w:val="005A2B79"/>
     <w:rsid w:val="005A63FA"/>
     <w:rsid w:val="005A7B4D"/>
     <w:rsid w:val="005B26E4"/>
     <w:rsid w:val="005B3EC2"/>
     <w:rsid w:val="005C1790"/>
     <w:rsid w:val="005C32B6"/>
     <w:rsid w:val="005C521F"/>
     <w:rsid w:val="005D009D"/>
     <w:rsid w:val="005D4778"/>
     <w:rsid w:val="005D6A76"/>
     <w:rsid w:val="005F165C"/>
     <w:rsid w:val="0061490C"/>
     <w:rsid w:val="006263E7"/>
     <w:rsid w:val="0063351B"/>
     <w:rsid w:val="006415CD"/>
     <w:rsid w:val="0064595C"/>
     <w:rsid w:val="0065098B"/>
     <w:rsid w:val="00652441"/>
     <w:rsid w:val="0065289D"/>
     <w:rsid w:val="00657D41"/>
     <w:rsid w:val="00660034"/>
     <w:rsid w:val="006614F1"/>
     <w:rsid w:val="00664118"/>
     <w:rsid w:val="00664718"/>
     <w:rsid w:val="0067033F"/>
     <w:rsid w:val="00674998"/>
     <w:rsid w:val="00677B7F"/>
     <w:rsid w:val="006825ED"/>
     <w:rsid w:val="006869C6"/>
-    <w:rsid w:val="00687C4B"/>
     <w:rsid w:val="0069643B"/>
     <w:rsid w:val="006A4776"/>
     <w:rsid w:val="006E32D6"/>
     <w:rsid w:val="006E5ABF"/>
     <w:rsid w:val="00715E85"/>
     <w:rsid w:val="007164A3"/>
     <w:rsid w:val="007409BC"/>
     <w:rsid w:val="00747B3A"/>
     <w:rsid w:val="00753567"/>
     <w:rsid w:val="00766157"/>
     <w:rsid w:val="0077620E"/>
     <w:rsid w:val="00777EC0"/>
     <w:rsid w:val="00781D76"/>
     <w:rsid w:val="0079659C"/>
     <w:rsid w:val="007A13E6"/>
     <w:rsid w:val="007C6164"/>
     <w:rsid w:val="007D6D4B"/>
     <w:rsid w:val="007E37B2"/>
     <w:rsid w:val="007F1F8F"/>
     <w:rsid w:val="007F5479"/>
     <w:rsid w:val="00804B4D"/>
     <w:rsid w:val="00810E40"/>
     <w:rsid w:val="00813AE3"/>
     <w:rsid w:val="00820165"/>
     <w:rsid w:val="008227C4"/>
     <w:rsid w:val="00826220"/>
     <w:rsid w:val="00827675"/>
     <w:rsid w:val="00827D7C"/>
     <w:rsid w:val="0083708D"/>
     <w:rsid w:val="00842519"/>
     <w:rsid w:val="0084719C"/>
     <w:rsid w:val="00850B00"/>
     <w:rsid w:val="00863DF3"/>
     <w:rsid w:val="008733A4"/>
     <w:rsid w:val="008742E0"/>
     <w:rsid w:val="00875C18"/>
     <w:rsid w:val="0088485A"/>
-    <w:rsid w:val="008B5AE2"/>
     <w:rsid w:val="008B60DD"/>
     <w:rsid w:val="008C3F78"/>
     <w:rsid w:val="008C713F"/>
     <w:rsid w:val="008E2338"/>
     <w:rsid w:val="008F66B1"/>
     <w:rsid w:val="00911418"/>
     <w:rsid w:val="00912F11"/>
     <w:rsid w:val="00913452"/>
     <w:rsid w:val="00930148"/>
     <w:rsid w:val="00932D4D"/>
     <w:rsid w:val="00933801"/>
     <w:rsid w:val="009372E7"/>
     <w:rsid w:val="009426A4"/>
     <w:rsid w:val="00943104"/>
     <w:rsid w:val="00946B9E"/>
     <w:rsid w:val="00950F4D"/>
     <w:rsid w:val="009603BC"/>
     <w:rsid w:val="00963A38"/>
     <w:rsid w:val="0097481F"/>
-    <w:rsid w:val="009777B9"/>
     <w:rsid w:val="0098598B"/>
     <w:rsid w:val="0098600F"/>
     <w:rsid w:val="00986FD9"/>
     <w:rsid w:val="00990E2C"/>
     <w:rsid w:val="009A00D2"/>
     <w:rsid w:val="009C0769"/>
     <w:rsid w:val="009C1ECF"/>
     <w:rsid w:val="009C36F3"/>
     <w:rsid w:val="009C7FC6"/>
     <w:rsid w:val="009D3C70"/>
     <w:rsid w:val="009E140D"/>
     <w:rsid w:val="009E6505"/>
     <w:rsid w:val="009E7695"/>
     <w:rsid w:val="009F599A"/>
     <w:rsid w:val="00A020AC"/>
     <w:rsid w:val="00A06ECF"/>
     <w:rsid w:val="00A10DA7"/>
     <w:rsid w:val="00A13DE0"/>
     <w:rsid w:val="00A174D0"/>
-    <w:rsid w:val="00A20373"/>
     <w:rsid w:val="00A31421"/>
     <w:rsid w:val="00A370E0"/>
     <w:rsid w:val="00A53F32"/>
     <w:rsid w:val="00A63B86"/>
     <w:rsid w:val="00A63D00"/>
+    <w:rsid w:val="00A8499E"/>
     <w:rsid w:val="00A85FEA"/>
     <w:rsid w:val="00A9086B"/>
     <w:rsid w:val="00AB2F80"/>
     <w:rsid w:val="00AB39A9"/>
     <w:rsid w:val="00AC0097"/>
     <w:rsid w:val="00AD09D3"/>
     <w:rsid w:val="00AD5C21"/>
     <w:rsid w:val="00AE3738"/>
     <w:rsid w:val="00AE6044"/>
     <w:rsid w:val="00AF0783"/>
     <w:rsid w:val="00AF09A5"/>
     <w:rsid w:val="00B05B71"/>
     <w:rsid w:val="00B125AD"/>
     <w:rsid w:val="00B16965"/>
     <w:rsid w:val="00B26E52"/>
     <w:rsid w:val="00B432D8"/>
     <w:rsid w:val="00B62D3B"/>
     <w:rsid w:val="00B65358"/>
     <w:rsid w:val="00B662F0"/>
     <w:rsid w:val="00B735B4"/>
     <w:rsid w:val="00B7407C"/>
     <w:rsid w:val="00B74637"/>
     <w:rsid w:val="00B74D3C"/>
     <w:rsid w:val="00B75082"/>
     <w:rsid w:val="00B82B8F"/>
     <w:rsid w:val="00B91582"/>
     <w:rsid w:val="00B9752D"/>
     <w:rsid w:val="00BA4014"/>
     <w:rsid w:val="00BB0C36"/>
     <w:rsid w:val="00BB409A"/>
     <w:rsid w:val="00BB7248"/>
     <w:rsid w:val="00BD0C07"/>
     <w:rsid w:val="00BF1A87"/>
     <w:rsid w:val="00BF503A"/>
-    <w:rsid w:val="00C0094B"/>
     <w:rsid w:val="00C06996"/>
     <w:rsid w:val="00C14A12"/>
     <w:rsid w:val="00C16474"/>
     <w:rsid w:val="00C20354"/>
     <w:rsid w:val="00C31436"/>
     <w:rsid w:val="00C34D35"/>
     <w:rsid w:val="00C4232E"/>
     <w:rsid w:val="00C4273D"/>
     <w:rsid w:val="00C46A34"/>
     <w:rsid w:val="00C46D5B"/>
     <w:rsid w:val="00C5081B"/>
     <w:rsid w:val="00C547C4"/>
     <w:rsid w:val="00C55D4D"/>
     <w:rsid w:val="00C717C8"/>
     <w:rsid w:val="00C81DEE"/>
     <w:rsid w:val="00C82806"/>
     <w:rsid w:val="00C9623B"/>
     <w:rsid w:val="00CA0962"/>
     <w:rsid w:val="00CA2225"/>
     <w:rsid w:val="00CA2EAA"/>
     <w:rsid w:val="00CA3FC1"/>
     <w:rsid w:val="00CB6597"/>
     <w:rsid w:val="00CD0008"/>
     <w:rsid w:val="00CD1459"/>
     <w:rsid w:val="00CD1558"/>
     <w:rsid w:val="00D0303E"/>
     <w:rsid w:val="00D12448"/>
     <w:rsid w:val="00D217EF"/>
     <w:rsid w:val="00D22E12"/>
     <w:rsid w:val="00D30497"/>
     <w:rsid w:val="00D3430F"/>
     <w:rsid w:val="00D4369D"/>
     <w:rsid w:val="00D461DB"/>
     <w:rsid w:val="00D5535B"/>
     <w:rsid w:val="00D554DC"/>
     <w:rsid w:val="00D64153"/>
     <w:rsid w:val="00D65176"/>
     <w:rsid w:val="00D66FD3"/>
     <w:rsid w:val="00D70D78"/>
     <w:rsid w:val="00D8280B"/>
     <w:rsid w:val="00D9474D"/>
     <w:rsid w:val="00D96A36"/>
     <w:rsid w:val="00D97AF6"/>
     <w:rsid w:val="00DB4870"/>
     <w:rsid w:val="00DB5B6F"/>
+    <w:rsid w:val="00DC1A26"/>
     <w:rsid w:val="00DC239D"/>
     <w:rsid w:val="00DC2D1A"/>
     <w:rsid w:val="00DC7DF1"/>
     <w:rsid w:val="00DD1494"/>
     <w:rsid w:val="00DE11CA"/>
     <w:rsid w:val="00DE1391"/>
     <w:rsid w:val="00DF103D"/>
     <w:rsid w:val="00DF6C74"/>
     <w:rsid w:val="00DF6DC8"/>
     <w:rsid w:val="00DF73B7"/>
     <w:rsid w:val="00E03A3D"/>
     <w:rsid w:val="00E04538"/>
     <w:rsid w:val="00E116A0"/>
     <w:rsid w:val="00E26054"/>
     <w:rsid w:val="00E30B47"/>
     <w:rsid w:val="00E402D2"/>
     <w:rsid w:val="00E72152"/>
     <w:rsid w:val="00E87054"/>
     <w:rsid w:val="00E87423"/>
     <w:rsid w:val="00E90A51"/>
     <w:rsid w:val="00E9758B"/>
     <w:rsid w:val="00EA0C87"/>
     <w:rsid w:val="00EA14F3"/>
     <w:rsid w:val="00EA3B08"/>
-    <w:rsid w:val="00EA5543"/>
     <w:rsid w:val="00EB3E3B"/>
     <w:rsid w:val="00EC189C"/>
     <w:rsid w:val="00ED1539"/>
     <w:rsid w:val="00ED335A"/>
     <w:rsid w:val="00ED40DB"/>
     <w:rsid w:val="00EE0D2E"/>
     <w:rsid w:val="00EF502C"/>
     <w:rsid w:val="00EF5A88"/>
     <w:rsid w:val="00F05981"/>
     <w:rsid w:val="00F07176"/>
     <w:rsid w:val="00F17FE2"/>
-    <w:rsid w:val="00F20D72"/>
     <w:rsid w:val="00F305AA"/>
     <w:rsid w:val="00F326BA"/>
     <w:rsid w:val="00F32BA1"/>
     <w:rsid w:val="00F344A6"/>
     <w:rsid w:val="00F70335"/>
     <w:rsid w:val="00F71D27"/>
     <w:rsid w:val="00F940CB"/>
     <w:rsid w:val="00F9605D"/>
-    <w:rsid w:val="00F96756"/>
     <w:rsid w:val="00FA4D2E"/>
     <w:rsid w:val="00FB5E96"/>
     <w:rsid w:val="00FD1A75"/>
     <w:rsid w:val="00FF27B0"/>
     <w:rsid w:val="00FF54A5"/>
     <w:rsid w:val="0E05C866"/>
     <w:rsid w:val="111A7552"/>
     <w:rsid w:val="1527210F"/>
     <w:rsid w:val="24FCBD7E"/>
     <w:rsid w:val="30497187"/>
     <w:rsid w:val="380404C9"/>
     <w:rsid w:val="39B49577"/>
     <w:rsid w:val="3B18D800"/>
     <w:rsid w:val="4E75AAED"/>
     <w:rsid w:val="5285F943"/>
     <w:rsid w:val="6D9FDDE0"/>
     <w:rsid w:val="7993660F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
@@ -3352,111 +3455,94 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...45 lines deleted...]
-</spe:Receivers>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <fca_mig_date xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <i7382953a7c14d49b483126af46f0dd6 xmlns="964f0a7c-bcf0-4337-b577-3747e0a5c4bc">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Policy Development</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">845b5560-9b6f-4a1e-a867-32755fd1e2ef</TermId>
+        </TermInfo>
+      </Terms>
+    </i7382953a7c14d49b483126af46f0dd6>
+    <fca_livelink_obj_id xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <j863df97efa040da9c8165feb4e31e75 xmlns="964f0a7c-bcf0-4337-b577-3747e0a5c4bc">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">FCA Official</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">d07129ec-4894-4cda-af0c-a925cb68d6e3</TermId>
+        </TermInfo>
+      </Terms>
+    </j863df97efa040da9c8165feb4e31e75>
+    <fca_mig_source xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <fca_livelink_description xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <fca_mig_full_path xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <TaxCatchAll xmlns="964f0a7c-bcf0-4337-b577-3747e0a5c4bc">
+      <Value>1</Value>
+      <Value>72</Value>
+    </TaxCatchAll>
+    <fca_livelink_recstatus xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <fca_retention_trg_date xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <fca_livelink_recstatus_date xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <fca_mig_partial_path xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_dlc_DocIdPersistId xmlns="964f0a7c-bcf0-4337-b577-3747e0a5c4bc">true</_dlc_DocIdPersistId>
+    <_dlc_DocId xmlns="964f0a7c-bcf0-4337-b577-3747e0a5c4bc">NF5A6K2SEEK5-2042245802-10457</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="964f0a7c-bcf0-4337-b577-3747e0a5c4bc">
+      <Url>https://thefca.sharepoint.com/sites/MarOveManAndAdm/_layouts/15/DocIdRedir.aspx?ID=NF5A6K2SEEK5-2042245802-10457</Url>
+      <Description>NF5A6K2SEEK5-2042245802-10457</Description>
+    </_dlc_DocIdUrl>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...9 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="964f0a7c-bcf0-4337-b577-3747e0a5c4bc" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="995af0e5814f263705ac60fc418597c0" ns1:_="" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Market Oversight Document" ma:contentTypeID="0x0101005A9549D9A06FAF49B2796176C16A6E111300C7071155F5C0E54B8FE2302CE8AED88B" ma:contentTypeVersion="39" ma:contentTypeDescription="Market Oversight Document" ma:contentTypeScope="" ma:versionID="24e95742d60fc49dc023ed9cc81bd3bd">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="964f0a7c-bcf0-4337-b577-3747e0a5c4bc" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="491071e76d029df8b961909d2086164e" ns1:_="" ns2:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="964f0a7c-bcf0-4337-b577-3747e0a5c4bc"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns2:j863df97efa040da9c8165feb4e31e75" minOccurs="0"/>
                 <xsd:element ref="ns2:i7382953a7c14d49b483126af46f0dd6" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns1:fca_mig_source" minOccurs="0"/>
                 <xsd:element ref="ns1:fca_mig_full_path" minOccurs="0"/>
                 <xsd:element ref="ns1:fca_mig_partial_path" minOccurs="0"/>
                 <xsd:element ref="ns1:fca_livelink_obj_id" minOccurs="0"/>
                 <xsd:element ref="ns1:fca_mig_date" minOccurs="0"/>
                 <xsd:element ref="ns1:fca_retention_trg_date" minOccurs="0"/>
                 <xsd:element ref="ns1:fca_livelink_description" minOccurs="0"/>
                 <xsd:element ref="ns1:fca_livelink_recstatus" minOccurs="0"/>
                 <xsd:element ref="ns1:fca_livelink_recstatus_date" minOccurs="0"/>
               </xsd:all>
@@ -3660,184 +3746,169 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...37 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="141bad0b-5ec6-4ecd-811e-f9d8ff358b9c" ContentTypeId="0x0101005A9549D9A06FAF49B2796176C16A6E1113" PreviousValue="false" LastSyncTimeStamp="2021-07-23T09:45:19.333Z"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FA1DCF10-226E-47C2-B232-BED78691F203}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="2e112860-b796-4086-985e-3a954b4ef978"/>
+    <ds:schemaRef ds:uri="964f0a7c-bcf0-4337-b577-3747e0a5c4bc"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="a89c36dd-eb6e-4146-9e53-9a30340f1d9f"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{33701CA3-40D0-4EDB-8C94-6858F69A656B}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E82ADCB9-A91A-4AA2-AD31-8D2D356E7464}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0544747E-A143-48ED-A033-9C84A34AA8A0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...34 lines deleted...]
-
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9602769B-6F29-499F-B53A-EA150626BB0B}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9159F11D-B9D1-4BE1-BCDC-ACEB590B926B}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>418</Words>
   <Characters>2613</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>84</Lines>
   <Paragraphs>27</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>3032</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="18" baseType="variant">
       <vt:variant>
         <vt:i4>3211270</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:Jayne.Williams@fca.org.uk</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
@@ -3886,171 +3957,171 @@
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Andrew Perkin</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ClassificationContentMarkingHeaderShapeIds">
     <vt:lpwstr>1,2,3</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ClassificationContentMarkingHeaderFontProps">
     <vt:lpwstr>#000000,10,Calibri</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ClassificationContentMarkingHeaderText">
     <vt:lpwstr>FCA Sensitive</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_21dcac25-bef0-4d3f-b652-275bc8ccb234_Enabled">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ContentTypeId">
+    <vt:lpwstr>0x0101005A9549D9A06FAF49B2796176C16A6E111300C7071155F5C0E54B8FE2302CE8AED88B</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="j26020f0b88d4062a2e4ff9feaa78c5c">
+    <vt:lpwstr>Sponsor|06f6e93b-2598-4ff2-815a-d48c3f60c29d</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="fca_pmss_activity">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="fca_pmss_proxy_advisor_work_type">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="g5cc5f6ca4bf4a3f9f7ae570e7fe0cef">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="fca_pmss_sponser_work_type">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="fca_correspondence_source">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="fca_subject">
+    <vt:lpwstr>3;#Subject 1|49e807b7-8337-4f3c-8354-070009702ab0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="l14f68707a1a46e8b4863524315ff2cc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="fca_pmss_pip_work_type">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="hc2cc58c74a24f3fac113513f69a6488">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="bc2a2a58af5947c0a466a75b34440e3b">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="fca_document_purpose">
+    <vt:lpwstr>72;#Policy Development|845b5560-9b6f-4a1e-a867-32755fd1e2ef</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="cd911d4d5e8f4f6cb1ef4400e2676478">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Is_FirstChKInDone">
+    <vt:lpwstr>Yes</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="_docset_NoMedatataSyncRequired">
+    <vt:lpwstr>False</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="SharedWithUsers">
+    <vt:lpwstr>121;#Juliet Shelmerdine;#1728;#Vicky Man;#3172;#Melanie Asare Pennant;#2692;#Raj Gopal;#1341;#Chris Williams;#2691;#Emanuele Gaspari</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="k33458bece80416c8b96573ef9e0ea33">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="psr_document_type">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="fedace31c6aa4bed8c6c593804fc2750">
+    <vt:lpwstr>PSR Official|b6ccef73-4610-4fd0-96bf-ef7dd57576be</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="psr_information_classification">
+    <vt:lpwstr>11;#PSR Official|b6ccef73-4610-4fd0-96bf-ef7dd57576be</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="docLang">
+    <vt:lpwstr>en</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="fca_information_classification">
+    <vt:lpwstr>1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="fca_pmss_firm_type">
+    <vt:lpwstr>19</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="_dlc_DocIdItemGuid">
+    <vt:lpwstr>9451035a-978f-4e81-9d09-1ee8f6f502e7</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="fca_mo_strat_plan_activity">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="h9ce592555f34107a592b4d210a2c502">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="df22cf11397c4bd28c2caa40384738b3">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33" name="fca_training_category">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="34" name="fca_mo_system_type">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="35" name="fca_mo_slt_activity">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="36" name="fca_risk_type">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="37" name="h7e7e91044d2466580ccf22187dc7c36">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="38" name="iec9444082f0407b85c0a6e9ef85b09d">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="39" name="fb73fac22e04418e998da8248872e105">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="40" name="id2541b291b04ef882a10ce7c718dc3a">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="41" name="fca_mo_audience">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="42" name="j75b80712e0e4219a2970dfe009f4b75">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="43" name="l1308e23b7dc4f66b0b26091b38e406e">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="44" name="fca_mo_counterparty">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="45" name="fca_mo_team">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="46" name="MSIP_Label_dec5709d-e239-496d-88c9-7dae94c5106e_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_21dcac25-bef0-4d3f-b652-275bc8ccb234_SetDate">
-[...2 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_21dcac25-bef0-4d3f-b652-275bc8ccb234_Method">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="47" name="MSIP_Label_dec5709d-e239-496d-88c9-7dae94c5106e_SetDate">
+    <vt:lpwstr>2026-01-07T10:31:12Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="48" name="MSIP_Label_dec5709d-e239-496d-88c9-7dae94c5106e_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_21dcac25-bef0-4d3f-b652-275bc8ccb234_Name">
-[...2 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_21dcac25-bef0-4d3f-b652-275bc8ccb234_SiteId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="49" name="MSIP_Label_dec5709d-e239-496d-88c9-7dae94c5106e_Name">
+    <vt:lpwstr>FCA Official</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="50" name="MSIP_Label_dec5709d-e239-496d-88c9-7dae94c5106e_SiteId">
     <vt:lpwstr>551f9db3-821c-4457-8551-b43423dce661</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_21dcac25-bef0-4d3f-b652-275bc8ccb234_ActionId">
-[...126 lines deleted...]
-    <vt:lpwstr>1</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="51" name="MSIP_Label_dec5709d-e239-496d-88c9-7dae94c5106e_ActionId">
+    <vt:lpwstr>1e1fe6cb-0209-4292-9abf-3718948f3b28</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="52" name="MSIP_Label_dec5709d-e239-496d-88c9-7dae94c5106e_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
   </property>
 </Properties>
 </file>