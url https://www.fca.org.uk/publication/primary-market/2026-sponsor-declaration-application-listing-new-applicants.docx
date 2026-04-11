--- v0 (2025-11-29)
+++ v1 (2026-04-11)
@@ -4,52 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="47E0E67B" w14:textId="728B2738" w:rsidR="0020626B" w:rsidRPr="00024D7D" w:rsidRDefault="0020626B" w:rsidP="0020626B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00024D7D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SPONSOR'S DECLARATION ON AN APPLICATION FOR LISTING</w:t>
@@ -202,51 +201,51 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00024D7D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Full name of sponsor: ___________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A635489" w14:textId="77777777" w:rsidR="002D365E" w:rsidRDefault="002D365E" w:rsidP="0020626B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="48F5CD03" w14:textId="686D3366" w:rsidR="0020626B" w:rsidRDefault="002C2E3C" w:rsidP="0020626B">
+    <w:p w14:paraId="48F5CD03" w14:textId="266916B8" w:rsidR="0020626B" w:rsidRDefault="002C2E3C" w:rsidP="0020626B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00024D7D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">We </w:t>
       </w:r>
       <w:r w:rsidR="0020626B" w:rsidRPr="00024D7D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">request that you </w:t>
       </w:r>
       <w:r w:rsidR="00DB5631">
         <w:rPr>
@@ -272,83 +271,109 @@
         </w:rPr>
         <w:t xml:space="preserve"> all</w:t>
       </w:r>
       <w:r w:rsidR="005962BE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D14B8A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>equity</w:t>
       </w:r>
       <w:r w:rsidR="005962BE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> shares</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="005962BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>shares</w:t>
       </w:r>
       <w:r w:rsidR="004D6A98">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0020626B" w:rsidRPr="00024D7D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> of _____________________ (denomination) each of ________________________________________ (name of applicant) </w:t>
+        <w:t xml:space="preserve"> of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0020626B" w:rsidRPr="00024D7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _____________________ (denomination) each of ________________________________________ (name of applicant) </w:t>
       </w:r>
       <w:r w:rsidR="00CC4712">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">which have been issued </w:t>
+        <w:t xml:space="preserve">which have been </w:t>
+      </w:r>
+      <w:r w:rsidR="00A77F67">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>issued and</w:t>
       </w:r>
       <w:r w:rsidR="00D37BEA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and which may be issued in the future. </w:t>
+        <w:t xml:space="preserve"> which may be issued in the future. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D22D774" w14:textId="77777777" w:rsidR="00D37BEA" w:rsidRPr="00024D7D" w:rsidRDefault="00D37BEA" w:rsidP="0020626B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3FD40670" w14:textId="6AAE44BC" w:rsidR="000879EF" w:rsidRDefault="0020626B" w:rsidP="0020626B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00024D7D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -391,548 +416,626 @@
     </w:p>
     <w:p w14:paraId="60992E87" w14:textId="0AAFAA04" w:rsidR="0020626B" w:rsidRPr="00024D7D" w:rsidRDefault="0020626B" w:rsidP="0020626B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00024D7D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">• we have acted with due care and skill in relation to the provision of </w:t>
       </w:r>
       <w:r w:rsidRPr="00024D7D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>sponsor services</w:t>
-[...25 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">sponsor </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00024D7D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>director</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> or </w:t>
+        <w:t>services</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00024D7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00024D7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="241D86F8" w14:textId="5EBE74B3" w:rsidR="0020626B" w:rsidRPr="00024D7D" w:rsidRDefault="0020626B" w:rsidP="0020626B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00024D7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• we have taken reasonable steps to satisfy ourselves that the </w:t>
       </w:r>
       <w:r w:rsidRPr="00024D7D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>directors</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> of the </w:t>
+        <w:t>director</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00024D7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r w:rsidRPr="00024D7D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>applicant</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> understand their responsibilities and obligations under the </w:t>
+        <w:t>directors</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00024D7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the </w:t>
       </w:r>
       <w:r w:rsidRPr="00024D7D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>listing rules</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">, the </w:t>
+        <w:t>applicant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00024D7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> understand their responsibilities and obligations under the </w:t>
       </w:r>
       <w:r w:rsidRPr="00024D7D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>disclosure requirements</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> and the </w:t>
+        <w:t>listing rules</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00024D7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, the </w:t>
       </w:r>
       <w:r w:rsidRPr="00024D7D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>transparency rules</w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">1. the </w:t>
+        <w:t>disclosure requirements</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00024D7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the </w:t>
       </w:r>
       <w:r w:rsidRPr="00024D7D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>applicant</w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">transparency </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00024D7D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>listing rules</w:t>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="006E5ABF">
+        <w:t>rules</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00024D7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00024D7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06A85501" w14:textId="77777777" w:rsidR="0020626B" w:rsidRPr="00024D7D" w:rsidRDefault="0020626B" w:rsidP="0020626B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00024D7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• we have come to a reasonable opinion, after having </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00024D7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>made due</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00024D7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and careful enquiry, that: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43C89277" w14:textId="1A471F45" w:rsidR="0020626B" w:rsidRPr="00024D7D" w:rsidRDefault="0020626B" w:rsidP="0020626B">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00024D7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00024D7D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>admission</w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve">2. the </w:t>
+        <w:t>applicant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00024D7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> has satisfied all requirements of the </w:t>
       </w:r>
       <w:r w:rsidRPr="00024D7D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>applicant</w:t>
-[...17 lines deleted...]
-      <w:r w:rsidR="00A969E2" w:rsidRPr="00BB7248">
+        <w:t>listing rules</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00024D7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> relevant to an application for </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006E5ABF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>rules</w:t>
-[...9 lines deleted...]
-      <w:r w:rsidR="00BB7248" w:rsidRPr="00F73093">
+        <w:t>admission</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00024D7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00024D7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EE97F67" w14:textId="4A361C4C" w:rsidR="0020626B" w:rsidRPr="00024D7D" w:rsidRDefault="0020626B" w:rsidP="0020626B">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00024D7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00024D7D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>PRM</w:t>
-[...27 lines deleted...]
-      <w:r w:rsidRPr="006E5ABF">
+        <w:t>applicant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00024D7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> has satisfied all applicable requirements set out in </w:t>
+      </w:r>
+      <w:r w:rsidR="00A969E2" w:rsidRPr="00024D7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00A969E2" w:rsidRPr="00BB7248">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>directors</w:t>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="006E5ABF">
+        <w:t>rules</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB7248">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00BB7248" w:rsidRPr="00F73093">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>applicant</w:t>
-[...15 lines deleted...]
-        <w:t>UKLR 4.2.1R(1)</w:t>
+        <w:t>PRM</w:t>
       </w:r>
       <w:r w:rsidRPr="00024D7D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="2F11AB36" w14:textId="459B05EF" w:rsidR="0020626B" w:rsidRPr="00024D7D" w:rsidRDefault="00281225" w:rsidP="0020626B">
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00024D7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40C61D48" w14:textId="331B9E77" w:rsidR="00D12448" w:rsidRPr="00024D7D" w:rsidRDefault="00281225" w:rsidP="0020626B">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00024D7D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>4</w:t>
-[...9 lines deleted...]
-      <w:r w:rsidR="0020626B" w:rsidRPr="00024D7D">
+        <w:t xml:space="preserve">3. the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E5ABF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>directors</w:t>
       </w:r>
-      <w:r w:rsidR="0020626B" w:rsidRPr="00024D7D">
+      <w:r w:rsidRPr="00024D7D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the </w:t>
       </w:r>
-      <w:r w:rsidR="0020626B" w:rsidRPr="00024D7D">
+      <w:r w:rsidRPr="006E5ABF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>applicant</w:t>
       </w:r>
+      <w:r w:rsidRPr="00024D7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> have a reasonable basis on which to make any working capital statement included in the document referred to in </w:t>
+      </w:r>
+      <w:r w:rsidR="006614F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>UKLR 4.2.1R(1)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00024D7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F11AB36" w14:textId="459B05EF" w:rsidR="0020626B" w:rsidRPr="00024D7D" w:rsidRDefault="00281225" w:rsidP="0020626B">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00024D7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
       <w:r w:rsidR="0020626B" w:rsidRPr="00024D7D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> have established procedures which enable the </w:t>
+        <w:t xml:space="preserve">. the </w:t>
       </w:r>
       <w:r w:rsidR="0020626B" w:rsidRPr="00024D7D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>applicant</w:t>
+        <w:t>directors</w:t>
       </w:r>
       <w:r w:rsidR="0020626B" w:rsidRPr="00024D7D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to comply with the </w:t>
+        <w:t xml:space="preserve"> of the </w:t>
       </w:r>
       <w:r w:rsidR="0020626B" w:rsidRPr="00024D7D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>listing rules</w:t>
+        <w:t>applicant</w:t>
       </w:r>
       <w:r w:rsidR="0020626B" w:rsidRPr="00024D7D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, the </w:t>
+        <w:t xml:space="preserve"> have established procedures which enable the </w:t>
       </w:r>
       <w:r w:rsidR="0020626B" w:rsidRPr="00024D7D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>disclosure requirements</w:t>
+        <w:t>applicant</w:t>
       </w:r>
       <w:r w:rsidR="0020626B" w:rsidRPr="00024D7D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and the </w:t>
+        <w:t xml:space="preserve"> to comply with the </w:t>
       </w:r>
       <w:r w:rsidR="0020626B" w:rsidRPr="00024D7D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>listing rules</w:t>
+      </w:r>
+      <w:r w:rsidR="0020626B" w:rsidRPr="00024D7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, the </w:t>
+      </w:r>
+      <w:r w:rsidR="0020626B" w:rsidRPr="00024D7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>disclosure requirements</w:t>
+      </w:r>
+      <w:r w:rsidR="0020626B" w:rsidRPr="00024D7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the </w:t>
+      </w:r>
+      <w:r w:rsidR="0020626B" w:rsidRPr="00024D7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>transparency rules</w:t>
       </w:r>
       <w:r w:rsidR="0020626B" w:rsidRPr="00024D7D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> on an ongoing basis; </w:t>
       </w:r>
       <w:r w:rsidR="00C31436" w:rsidRPr="00024D7D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FAD0C10" w14:textId="673F7F55" w:rsidR="0020626B" w:rsidRPr="00024D7D" w:rsidRDefault="00281225" w:rsidP="0020626B">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
@@ -1115,68 +1218,104 @@
         </w:rPr>
         <w:t>UK</w:t>
       </w:r>
       <w:r w:rsidRPr="00024D7D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">LR </w:t>
       </w:r>
       <w:r w:rsidR="00842519" w:rsidRPr="00024D7D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>24</w:t>
       </w:r>
       <w:r w:rsidRPr="00024D7D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, including the basis of each confirmation set out above; </w:t>
+        <w:t xml:space="preserve">, including the basis of each confirmation set out </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00024D7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>above;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00024D7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E98E792" w14:textId="77777777" w:rsidR="00C20354" w:rsidRPr="00024D7D" w:rsidRDefault="0020626B" w:rsidP="0020626B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00024D7D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">• all matters known to us which, in our reasonable opinion, should be taken into account by the </w:t>
+        <w:t xml:space="preserve">• all matters known to us which, in our reasonable opinion, should be </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00024D7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>taken into account</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00024D7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by the </w:t>
       </w:r>
       <w:r w:rsidRPr="00024D7D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>FCA</w:t>
       </w:r>
       <w:r w:rsidRPr="00024D7D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> in considering: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="286D9B4D" w14:textId="4406A9E2" w:rsidR="00C20354" w:rsidRPr="00024D7D" w:rsidRDefault="0020626B" w:rsidP="00C20354">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -1804,158 +1943,156 @@
       <w:r w:rsidRPr="00024D7D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Telephone number: ________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00CD1558" w:rsidRPr="00024D7D" w:rsidSect="00106255">
       <w:headerReference w:type="even" r:id="rId12"/>
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1021" w:right="1440" w:bottom="1021" w:left="1440" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="60FCDF2A" w14:textId="77777777" w:rsidR="00531A6C" w:rsidRDefault="00531A6C" w:rsidP="0020626B">
+    <w:p w14:paraId="400233BD" w14:textId="77777777" w:rsidR="00991ADD" w:rsidRDefault="00991ADD" w:rsidP="0020626B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="04D2E92A" w14:textId="77777777" w:rsidR="00531A6C" w:rsidRDefault="00531A6C" w:rsidP="0020626B">
+    <w:p w14:paraId="0123E806" w14:textId="77777777" w:rsidR="00991ADD" w:rsidRDefault="00991ADD" w:rsidP="0020626B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1C01D6B5" w14:textId="77777777" w:rsidR="00531A6C" w:rsidRDefault="00531A6C">
+    <w:p w14:paraId="74D82999" w14:textId="77777777" w:rsidR="00991ADD" w:rsidRDefault="00991ADD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
-    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5012A5D0" w14:textId="77777777" w:rsidR="00531A6C" w:rsidRDefault="00531A6C" w:rsidP="0020626B">
+    <w:p w14:paraId="4018A16E" w14:textId="77777777" w:rsidR="00991ADD" w:rsidRDefault="00991ADD" w:rsidP="0020626B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3FF662F8" w14:textId="77777777" w:rsidR="00531A6C" w:rsidRDefault="00531A6C" w:rsidP="0020626B">
+    <w:p w14:paraId="711AAED7" w14:textId="77777777" w:rsidR="00991ADD" w:rsidRDefault="00991ADD" w:rsidP="0020626B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="26D11D88" w14:textId="77777777" w:rsidR="00531A6C" w:rsidRDefault="00531A6C">
+    <w:p w14:paraId="00DA5A12" w14:textId="77777777" w:rsidR="00991ADD" w:rsidRDefault="00991ADD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0F7FDD60" w14:textId="4193C2A9" w:rsidR="0020626B" w:rsidRDefault="0020626B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5C9FA309" wp14:editId="4D510B06">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="leftMargin">
                 <wp:align>left</wp:align>
@@ -2470,557 +2607,485 @@
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="AA40F00C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1563557981">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="35856335">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0020626B"/>
     <w:rsid w:val="00002E62"/>
-    <w:rsid w:val="00005687"/>
     <w:rsid w:val="00016595"/>
-    <w:rsid w:val="00017390"/>
     <w:rsid w:val="00022CA0"/>
     <w:rsid w:val="00024524"/>
     <w:rsid w:val="00024D7D"/>
     <w:rsid w:val="000254E5"/>
     <w:rsid w:val="000256B5"/>
     <w:rsid w:val="00026907"/>
     <w:rsid w:val="00027ED7"/>
-    <w:rsid w:val="00030C76"/>
     <w:rsid w:val="00033147"/>
     <w:rsid w:val="000350CA"/>
     <w:rsid w:val="000366CB"/>
     <w:rsid w:val="00036E37"/>
     <w:rsid w:val="00037F18"/>
     <w:rsid w:val="00040EB2"/>
-    <w:rsid w:val="00042F94"/>
-    <w:rsid w:val="0005065E"/>
     <w:rsid w:val="000518C4"/>
-    <w:rsid w:val="0005208B"/>
-    <w:rsid w:val="00054951"/>
     <w:rsid w:val="00057A8A"/>
     <w:rsid w:val="00064118"/>
     <w:rsid w:val="00065409"/>
     <w:rsid w:val="00071F1F"/>
     <w:rsid w:val="000747C5"/>
-    <w:rsid w:val="0008561B"/>
     <w:rsid w:val="000879EF"/>
     <w:rsid w:val="000944D8"/>
     <w:rsid w:val="00094CC8"/>
     <w:rsid w:val="00095103"/>
-    <w:rsid w:val="000A1808"/>
-    <w:rsid w:val="000A29BD"/>
     <w:rsid w:val="000A33E1"/>
+    <w:rsid w:val="000A4783"/>
     <w:rsid w:val="000A7370"/>
     <w:rsid w:val="000B5F77"/>
     <w:rsid w:val="000C2C46"/>
     <w:rsid w:val="000C30B4"/>
     <w:rsid w:val="000D021C"/>
     <w:rsid w:val="000D61D2"/>
     <w:rsid w:val="000D6FB4"/>
     <w:rsid w:val="000E133D"/>
     <w:rsid w:val="000E2009"/>
     <w:rsid w:val="000E5D6E"/>
     <w:rsid w:val="000E7E5F"/>
     <w:rsid w:val="000F3107"/>
-    <w:rsid w:val="00103CF0"/>
     <w:rsid w:val="00106255"/>
-    <w:rsid w:val="001065CD"/>
     <w:rsid w:val="0011729B"/>
     <w:rsid w:val="00124ECF"/>
     <w:rsid w:val="0012629F"/>
     <w:rsid w:val="00131832"/>
     <w:rsid w:val="001319F9"/>
     <w:rsid w:val="001359A9"/>
     <w:rsid w:val="001369D5"/>
     <w:rsid w:val="00137AB0"/>
-    <w:rsid w:val="00140DC8"/>
     <w:rsid w:val="0014436B"/>
     <w:rsid w:val="00145345"/>
-    <w:rsid w:val="0014576F"/>
     <w:rsid w:val="0015310D"/>
-    <w:rsid w:val="00154A01"/>
     <w:rsid w:val="00177C69"/>
-    <w:rsid w:val="00183327"/>
-    <w:rsid w:val="00183743"/>
     <w:rsid w:val="00184B01"/>
     <w:rsid w:val="00190CE8"/>
     <w:rsid w:val="001A3922"/>
-    <w:rsid w:val="001D267B"/>
     <w:rsid w:val="001D3C38"/>
     <w:rsid w:val="001E3E0F"/>
     <w:rsid w:val="001E402A"/>
     <w:rsid w:val="001E412A"/>
     <w:rsid w:val="001E6540"/>
     <w:rsid w:val="00201770"/>
     <w:rsid w:val="002051DA"/>
     <w:rsid w:val="0020626B"/>
     <w:rsid w:val="00207B40"/>
     <w:rsid w:val="00210C78"/>
     <w:rsid w:val="00211FE8"/>
     <w:rsid w:val="00217DB9"/>
     <w:rsid w:val="00222C69"/>
     <w:rsid w:val="002304B9"/>
-    <w:rsid w:val="00236414"/>
     <w:rsid w:val="00257F21"/>
-    <w:rsid w:val="00265D16"/>
     <w:rsid w:val="0027089C"/>
     <w:rsid w:val="00281225"/>
     <w:rsid w:val="0028297C"/>
     <w:rsid w:val="00283482"/>
     <w:rsid w:val="00285AA8"/>
-    <w:rsid w:val="0028681A"/>
     <w:rsid w:val="00290D2D"/>
     <w:rsid w:val="00291527"/>
     <w:rsid w:val="002A1540"/>
     <w:rsid w:val="002A2EE0"/>
     <w:rsid w:val="002A2F7C"/>
     <w:rsid w:val="002A5C21"/>
     <w:rsid w:val="002B53D7"/>
+    <w:rsid w:val="002B66C9"/>
     <w:rsid w:val="002B7371"/>
     <w:rsid w:val="002C01AC"/>
     <w:rsid w:val="002C2166"/>
     <w:rsid w:val="002C2E3C"/>
     <w:rsid w:val="002C3289"/>
     <w:rsid w:val="002C7F9F"/>
     <w:rsid w:val="002D2892"/>
     <w:rsid w:val="002D365E"/>
-    <w:rsid w:val="002E227F"/>
     <w:rsid w:val="002F67CE"/>
     <w:rsid w:val="002F7365"/>
-    <w:rsid w:val="003007FD"/>
     <w:rsid w:val="00304EEE"/>
     <w:rsid w:val="00310046"/>
     <w:rsid w:val="003159C5"/>
     <w:rsid w:val="00315D35"/>
     <w:rsid w:val="00315DD8"/>
     <w:rsid w:val="00320E38"/>
     <w:rsid w:val="00330F74"/>
     <w:rsid w:val="00334577"/>
     <w:rsid w:val="00334A80"/>
     <w:rsid w:val="003372AB"/>
     <w:rsid w:val="003374C5"/>
     <w:rsid w:val="0035402F"/>
-    <w:rsid w:val="00355AB9"/>
     <w:rsid w:val="003749AE"/>
     <w:rsid w:val="003756F9"/>
     <w:rsid w:val="00380812"/>
-    <w:rsid w:val="00386A2D"/>
     <w:rsid w:val="00392332"/>
-    <w:rsid w:val="003A281E"/>
+    <w:rsid w:val="003A551F"/>
     <w:rsid w:val="003A7BFD"/>
     <w:rsid w:val="003B3624"/>
-    <w:rsid w:val="003B3DB8"/>
     <w:rsid w:val="003B49F8"/>
     <w:rsid w:val="003C0978"/>
     <w:rsid w:val="003C1CD8"/>
     <w:rsid w:val="003C31AD"/>
     <w:rsid w:val="003C39B9"/>
     <w:rsid w:val="003C5771"/>
     <w:rsid w:val="003C5E31"/>
-    <w:rsid w:val="003D0CE6"/>
-    <w:rsid w:val="003D1492"/>
     <w:rsid w:val="003D15E2"/>
     <w:rsid w:val="003D1C5A"/>
     <w:rsid w:val="003D4A6F"/>
     <w:rsid w:val="003D506B"/>
     <w:rsid w:val="003E17A7"/>
     <w:rsid w:val="003E4647"/>
     <w:rsid w:val="003E7175"/>
     <w:rsid w:val="003E71DC"/>
     <w:rsid w:val="004007F2"/>
-    <w:rsid w:val="00407DC3"/>
     <w:rsid w:val="004151A1"/>
     <w:rsid w:val="00423A99"/>
     <w:rsid w:val="00426DE3"/>
     <w:rsid w:val="004326B2"/>
     <w:rsid w:val="00432906"/>
-    <w:rsid w:val="004415F2"/>
     <w:rsid w:val="00446CFD"/>
     <w:rsid w:val="004544FF"/>
     <w:rsid w:val="00457F61"/>
     <w:rsid w:val="00465B11"/>
     <w:rsid w:val="00466C7A"/>
     <w:rsid w:val="004814C5"/>
     <w:rsid w:val="0048703A"/>
     <w:rsid w:val="00487B99"/>
     <w:rsid w:val="004A1805"/>
     <w:rsid w:val="004A214D"/>
-    <w:rsid w:val="004A4AFD"/>
     <w:rsid w:val="004A56E1"/>
-    <w:rsid w:val="004B07B0"/>
     <w:rsid w:val="004B1480"/>
     <w:rsid w:val="004B1BC6"/>
     <w:rsid w:val="004B4F6B"/>
     <w:rsid w:val="004B6C57"/>
     <w:rsid w:val="004C0B97"/>
     <w:rsid w:val="004C40B6"/>
     <w:rsid w:val="004C4E6E"/>
     <w:rsid w:val="004C52FE"/>
     <w:rsid w:val="004D25FD"/>
     <w:rsid w:val="004D4BAB"/>
-    <w:rsid w:val="004D51B8"/>
     <w:rsid w:val="004D6A98"/>
     <w:rsid w:val="004E0F71"/>
     <w:rsid w:val="004E50FD"/>
     <w:rsid w:val="004F3190"/>
     <w:rsid w:val="00504A71"/>
     <w:rsid w:val="00510058"/>
     <w:rsid w:val="0051207E"/>
     <w:rsid w:val="005130E0"/>
     <w:rsid w:val="00514FCC"/>
     <w:rsid w:val="00521EB1"/>
     <w:rsid w:val="00524834"/>
-    <w:rsid w:val="00531A6C"/>
     <w:rsid w:val="0054356F"/>
     <w:rsid w:val="00545686"/>
     <w:rsid w:val="00545817"/>
     <w:rsid w:val="00553AC7"/>
     <w:rsid w:val="00556CFB"/>
     <w:rsid w:val="00565661"/>
     <w:rsid w:val="005659EE"/>
     <w:rsid w:val="005673A2"/>
     <w:rsid w:val="00571A8B"/>
     <w:rsid w:val="005741D5"/>
-    <w:rsid w:val="00575606"/>
     <w:rsid w:val="0058158D"/>
     <w:rsid w:val="00592B1F"/>
     <w:rsid w:val="005962BE"/>
-    <w:rsid w:val="0059632F"/>
     <w:rsid w:val="005A2B79"/>
     <w:rsid w:val="005B10D6"/>
     <w:rsid w:val="005B26E4"/>
-    <w:rsid w:val="005B71F5"/>
     <w:rsid w:val="005C0824"/>
-    <w:rsid w:val="005C09C9"/>
     <w:rsid w:val="005C1790"/>
     <w:rsid w:val="005C4A0C"/>
     <w:rsid w:val="005D6A76"/>
     <w:rsid w:val="005E1F39"/>
     <w:rsid w:val="005E4524"/>
-    <w:rsid w:val="006003AE"/>
-    <w:rsid w:val="00611544"/>
     <w:rsid w:val="00612214"/>
     <w:rsid w:val="006213D6"/>
     <w:rsid w:val="0063351B"/>
     <w:rsid w:val="006411DB"/>
     <w:rsid w:val="0065098B"/>
     <w:rsid w:val="00657D7F"/>
     <w:rsid w:val="00660034"/>
     <w:rsid w:val="006614F1"/>
-    <w:rsid w:val="00661DB4"/>
     <w:rsid w:val="00664118"/>
-    <w:rsid w:val="00664944"/>
     <w:rsid w:val="006716A5"/>
-    <w:rsid w:val="00675103"/>
-    <w:rsid w:val="0068156E"/>
     <w:rsid w:val="006825ED"/>
     <w:rsid w:val="00684C85"/>
     <w:rsid w:val="006869C6"/>
     <w:rsid w:val="00695359"/>
-    <w:rsid w:val="00696AED"/>
-    <w:rsid w:val="006A3B64"/>
     <w:rsid w:val="006C7FB8"/>
     <w:rsid w:val="006D6359"/>
     <w:rsid w:val="006E1457"/>
+    <w:rsid w:val="006E14E0"/>
     <w:rsid w:val="006E32D6"/>
     <w:rsid w:val="006E5ABF"/>
     <w:rsid w:val="006F4622"/>
     <w:rsid w:val="00706236"/>
     <w:rsid w:val="0071504D"/>
     <w:rsid w:val="0072081F"/>
     <w:rsid w:val="00724D14"/>
     <w:rsid w:val="00734D61"/>
     <w:rsid w:val="00735975"/>
-    <w:rsid w:val="007434D1"/>
     <w:rsid w:val="00754214"/>
     <w:rsid w:val="007710DD"/>
     <w:rsid w:val="007711FD"/>
-    <w:rsid w:val="00791CA5"/>
     <w:rsid w:val="00793940"/>
     <w:rsid w:val="0079659C"/>
     <w:rsid w:val="007A5C38"/>
-    <w:rsid w:val="007B642A"/>
     <w:rsid w:val="007C22FC"/>
     <w:rsid w:val="007C6164"/>
     <w:rsid w:val="007D7554"/>
+    <w:rsid w:val="007F236E"/>
     <w:rsid w:val="008049C7"/>
     <w:rsid w:val="00804B4D"/>
-    <w:rsid w:val="00805FA2"/>
-    <w:rsid w:val="008068D9"/>
     <w:rsid w:val="00816825"/>
     <w:rsid w:val="00820165"/>
-    <w:rsid w:val="0083195B"/>
     <w:rsid w:val="0083708D"/>
     <w:rsid w:val="00842519"/>
     <w:rsid w:val="00846A55"/>
-    <w:rsid w:val="0085031C"/>
     <w:rsid w:val="0086047B"/>
     <w:rsid w:val="00863DF3"/>
     <w:rsid w:val="00874C1C"/>
     <w:rsid w:val="00876882"/>
     <w:rsid w:val="0088485A"/>
     <w:rsid w:val="008A6A20"/>
     <w:rsid w:val="008C0382"/>
     <w:rsid w:val="008C3F78"/>
-    <w:rsid w:val="008D11AF"/>
     <w:rsid w:val="008D6A58"/>
     <w:rsid w:val="008E1663"/>
     <w:rsid w:val="008E3CEC"/>
     <w:rsid w:val="008E430D"/>
     <w:rsid w:val="008F0832"/>
     <w:rsid w:val="009016BA"/>
     <w:rsid w:val="00904F1B"/>
     <w:rsid w:val="00915106"/>
     <w:rsid w:val="00924948"/>
     <w:rsid w:val="00930148"/>
     <w:rsid w:val="00931F74"/>
     <w:rsid w:val="009372E7"/>
     <w:rsid w:val="00946B9E"/>
     <w:rsid w:val="00957060"/>
-    <w:rsid w:val="009656AF"/>
     <w:rsid w:val="00971112"/>
-    <w:rsid w:val="009729D8"/>
-    <w:rsid w:val="009777AE"/>
     <w:rsid w:val="0098378D"/>
     <w:rsid w:val="0098503B"/>
     <w:rsid w:val="0098598B"/>
     <w:rsid w:val="0098600F"/>
     <w:rsid w:val="00990E2C"/>
+    <w:rsid w:val="00991ADD"/>
     <w:rsid w:val="009954AD"/>
     <w:rsid w:val="00997891"/>
     <w:rsid w:val="009B028B"/>
     <w:rsid w:val="009B0FF7"/>
-    <w:rsid w:val="009B60B1"/>
     <w:rsid w:val="009C1ECF"/>
     <w:rsid w:val="009D0ECE"/>
     <w:rsid w:val="009D3C70"/>
     <w:rsid w:val="009E7695"/>
     <w:rsid w:val="009F599A"/>
     <w:rsid w:val="00A05ED4"/>
     <w:rsid w:val="00A07F47"/>
-    <w:rsid w:val="00A10807"/>
     <w:rsid w:val="00A1105D"/>
+    <w:rsid w:val="00A11177"/>
     <w:rsid w:val="00A225A0"/>
     <w:rsid w:val="00A406E3"/>
-    <w:rsid w:val="00A416CE"/>
     <w:rsid w:val="00A4195F"/>
     <w:rsid w:val="00A42699"/>
-    <w:rsid w:val="00A45927"/>
-    <w:rsid w:val="00A5222F"/>
     <w:rsid w:val="00A67151"/>
     <w:rsid w:val="00A71BD7"/>
+    <w:rsid w:val="00A77F67"/>
     <w:rsid w:val="00A969E2"/>
     <w:rsid w:val="00AA135C"/>
     <w:rsid w:val="00AB0378"/>
     <w:rsid w:val="00AB03C8"/>
     <w:rsid w:val="00AB4C79"/>
     <w:rsid w:val="00AC0097"/>
     <w:rsid w:val="00AC3E4A"/>
     <w:rsid w:val="00AC4D4C"/>
-    <w:rsid w:val="00AC57A0"/>
     <w:rsid w:val="00AD6720"/>
     <w:rsid w:val="00AF09A5"/>
-    <w:rsid w:val="00AF1188"/>
     <w:rsid w:val="00B017B5"/>
     <w:rsid w:val="00B03061"/>
-    <w:rsid w:val="00B03E5A"/>
     <w:rsid w:val="00B04568"/>
     <w:rsid w:val="00B05524"/>
-    <w:rsid w:val="00B10391"/>
     <w:rsid w:val="00B1475D"/>
-    <w:rsid w:val="00B16FA3"/>
     <w:rsid w:val="00B20E7E"/>
     <w:rsid w:val="00B26B3E"/>
     <w:rsid w:val="00B461AF"/>
     <w:rsid w:val="00B46CB4"/>
     <w:rsid w:val="00B46EC0"/>
     <w:rsid w:val="00B5239D"/>
     <w:rsid w:val="00B526DE"/>
     <w:rsid w:val="00B54A63"/>
     <w:rsid w:val="00B612AE"/>
     <w:rsid w:val="00B735B4"/>
     <w:rsid w:val="00B74974"/>
     <w:rsid w:val="00B74D3C"/>
-    <w:rsid w:val="00B826C3"/>
     <w:rsid w:val="00B86DE8"/>
     <w:rsid w:val="00B92508"/>
     <w:rsid w:val="00B9752D"/>
     <w:rsid w:val="00BA4014"/>
     <w:rsid w:val="00BA6708"/>
     <w:rsid w:val="00BB0C36"/>
     <w:rsid w:val="00BB2ADB"/>
     <w:rsid w:val="00BB413F"/>
     <w:rsid w:val="00BB7248"/>
     <w:rsid w:val="00BD019D"/>
     <w:rsid w:val="00BD0C07"/>
     <w:rsid w:val="00BD64F3"/>
     <w:rsid w:val="00BE2716"/>
     <w:rsid w:val="00BF1A87"/>
     <w:rsid w:val="00BF503A"/>
     <w:rsid w:val="00C06996"/>
     <w:rsid w:val="00C1111A"/>
     <w:rsid w:val="00C1622F"/>
     <w:rsid w:val="00C178EC"/>
     <w:rsid w:val="00C20354"/>
     <w:rsid w:val="00C23024"/>
     <w:rsid w:val="00C31436"/>
     <w:rsid w:val="00C315C7"/>
     <w:rsid w:val="00C34F01"/>
-    <w:rsid w:val="00C36327"/>
-    <w:rsid w:val="00C37ECD"/>
     <w:rsid w:val="00C41EAB"/>
     <w:rsid w:val="00C4273D"/>
     <w:rsid w:val="00C46A34"/>
     <w:rsid w:val="00C46D5B"/>
     <w:rsid w:val="00C67D80"/>
     <w:rsid w:val="00C81DEE"/>
     <w:rsid w:val="00C82806"/>
-    <w:rsid w:val="00C8280A"/>
     <w:rsid w:val="00C95A4A"/>
     <w:rsid w:val="00C960EA"/>
     <w:rsid w:val="00CA0962"/>
     <w:rsid w:val="00CA0D8E"/>
     <w:rsid w:val="00CA152D"/>
-    <w:rsid w:val="00CA5AE7"/>
     <w:rsid w:val="00CB1C62"/>
     <w:rsid w:val="00CC0F36"/>
     <w:rsid w:val="00CC4712"/>
     <w:rsid w:val="00CD0008"/>
     <w:rsid w:val="00CD1558"/>
-    <w:rsid w:val="00CD1AC1"/>
     <w:rsid w:val="00CD6168"/>
     <w:rsid w:val="00CD67DE"/>
     <w:rsid w:val="00CF17D9"/>
     <w:rsid w:val="00D006D4"/>
-    <w:rsid w:val="00D05D95"/>
     <w:rsid w:val="00D05F16"/>
     <w:rsid w:val="00D1195A"/>
     <w:rsid w:val="00D11B01"/>
     <w:rsid w:val="00D12448"/>
     <w:rsid w:val="00D14B8A"/>
     <w:rsid w:val="00D31521"/>
     <w:rsid w:val="00D37BEA"/>
     <w:rsid w:val="00D446D9"/>
     <w:rsid w:val="00D44B38"/>
-    <w:rsid w:val="00D46173"/>
     <w:rsid w:val="00D465A6"/>
-    <w:rsid w:val="00D50D0F"/>
-    <w:rsid w:val="00D51085"/>
     <w:rsid w:val="00D518F5"/>
     <w:rsid w:val="00D554DC"/>
     <w:rsid w:val="00D641EE"/>
     <w:rsid w:val="00D67312"/>
     <w:rsid w:val="00D703E9"/>
     <w:rsid w:val="00D8669D"/>
     <w:rsid w:val="00D924A8"/>
     <w:rsid w:val="00D95D4B"/>
     <w:rsid w:val="00D97AF6"/>
     <w:rsid w:val="00DA1C12"/>
     <w:rsid w:val="00DB5631"/>
     <w:rsid w:val="00DB5848"/>
-    <w:rsid w:val="00DB6015"/>
     <w:rsid w:val="00DC2D1A"/>
     <w:rsid w:val="00DE11CA"/>
     <w:rsid w:val="00DE1C8E"/>
     <w:rsid w:val="00DE4275"/>
     <w:rsid w:val="00DE58DB"/>
     <w:rsid w:val="00DF103D"/>
     <w:rsid w:val="00DF6C74"/>
     <w:rsid w:val="00DF6DC8"/>
     <w:rsid w:val="00E02ACF"/>
     <w:rsid w:val="00E03A28"/>
     <w:rsid w:val="00E04AD8"/>
     <w:rsid w:val="00E0602B"/>
     <w:rsid w:val="00E161A3"/>
     <w:rsid w:val="00E223E2"/>
     <w:rsid w:val="00E30B47"/>
     <w:rsid w:val="00E30E27"/>
     <w:rsid w:val="00E32BC1"/>
     <w:rsid w:val="00E402D2"/>
     <w:rsid w:val="00E55C41"/>
     <w:rsid w:val="00E72019"/>
     <w:rsid w:val="00E76BD6"/>
     <w:rsid w:val="00E8491C"/>
-    <w:rsid w:val="00E84E9D"/>
     <w:rsid w:val="00E87423"/>
     <w:rsid w:val="00EA0764"/>
     <w:rsid w:val="00EA52E3"/>
+    <w:rsid w:val="00EA5712"/>
     <w:rsid w:val="00EC189C"/>
     <w:rsid w:val="00ED335A"/>
     <w:rsid w:val="00EE0D2E"/>
     <w:rsid w:val="00EF2EC9"/>
     <w:rsid w:val="00EF502C"/>
     <w:rsid w:val="00F05E1B"/>
     <w:rsid w:val="00F10624"/>
     <w:rsid w:val="00F10EE0"/>
     <w:rsid w:val="00F2059A"/>
-    <w:rsid w:val="00F264F4"/>
-    <w:rsid w:val="00F26C2B"/>
     <w:rsid w:val="00F305AA"/>
     <w:rsid w:val="00F36089"/>
     <w:rsid w:val="00F51EB9"/>
     <w:rsid w:val="00F60ECE"/>
     <w:rsid w:val="00F63D0F"/>
     <w:rsid w:val="00F652E1"/>
     <w:rsid w:val="00F71D27"/>
     <w:rsid w:val="00F840CB"/>
     <w:rsid w:val="00F869EF"/>
     <w:rsid w:val="00F87636"/>
     <w:rsid w:val="00F9235F"/>
     <w:rsid w:val="00F940AD"/>
     <w:rsid w:val="00FA696F"/>
     <w:rsid w:val="00FB37CD"/>
     <w:rsid w:val="00FB5E96"/>
     <w:rsid w:val="00FC6FE6"/>
     <w:rsid w:val="00FD4845"/>
     <w:rsid w:val="00FD71FD"/>
     <w:rsid w:val="00FE5B19"/>
     <w:rsid w:val="00FE5BC0"/>
     <w:rsid w:val="00FF1EE9"/>
     <w:rsid w:val="0E05C866"/>
     <w:rsid w:val="111A7552"/>
     <w:rsid w:val="1527210F"/>
     <w:rsid w:val="24FCBD7E"/>
@@ -3035,51 +3100,51 @@
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="010FEF49"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{DA52FB66-958D-433C-A84E-3FFCF288AF18}"/>
+  <w15:docId w15:val="{D8AB9204-F2A7-44CD-889D-C8CA9B2E2547}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3927,152 +3992,157 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <fca_mig_date xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <i7382953a7c14d49b483126af46f0dd6 xmlns="964f0a7c-bcf0-4337-b577-3747e0a5c4bc">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Policy Development</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">845b5560-9b6f-4a1e-a867-32755fd1e2ef</TermId>
+        </TermInfo>
+      </Terms>
+    </i7382953a7c14d49b483126af46f0dd6>
+    <fca_livelink_obj_id xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <j863df97efa040da9c8165feb4e31e75 xmlns="964f0a7c-bcf0-4337-b577-3747e0a5c4bc">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">FCA Official</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">d07129ec-4894-4cda-af0c-a925cb68d6e3</TermId>
+        </TermInfo>
+      </Terms>
+    </j863df97efa040da9c8165feb4e31e75>
+    <fca_mig_source xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <fca_livelink_description xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <fca_mig_full_path xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <TaxCatchAll xmlns="964f0a7c-bcf0-4337-b577-3747e0a5c4bc">
+      <Value>1</Value>
+      <Value>72</Value>
+    </TaxCatchAll>
+    <fca_livelink_recstatus xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <fca_retention_trg_date xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <fca_livelink_recstatus_date xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <fca_mig_partial_path xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_dlc_DocIdPersistId xmlns="964f0a7c-bcf0-4337-b577-3747e0a5c4bc">true</_dlc_DocIdPersistId>
+    <_dlc_DocId xmlns="964f0a7c-bcf0-4337-b577-3747e0a5c4bc">NF5A6K2SEEK5-2042245802-10455</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="964f0a7c-bcf0-4337-b577-3747e0a5c4bc">
+      <Url>https://thefca.sharepoint.com/sites/MarOveManAndAdm/_layouts/15/DocIdRedir.aspx?ID=NF5A6K2SEEK5-2042245802-10455</Url>
+      <Description>NF5A6K2SEEK5-2042245802-10455</Description>
+    </_dlc_DocIdUrl>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...38 lines deleted...]
-</p:properties>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="141bad0b-5ec6-4ecd-811e-f9d8ff358b9c" ContentTypeId="0x0101005A9549D9A06FAF49B2796176C16A6E1113" PreviousValue="false" LastSyncTimeStamp="2021-07-23T09:45:19.333Z"/>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="964f0a7c-bcf0-4337-b577-3747e0a5c4bc" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="995af0e5814f263705ac60fc418597c0" ns1:_="" ns2:_="">
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Market Oversight Document" ma:contentTypeID="0x0101005A9549D9A06FAF49B2796176C16A6E111300C7071155F5C0E54B8FE2302CE8AED88B" ma:contentTypeVersion="39" ma:contentTypeDescription="Market Oversight Document" ma:contentTypeScope="" ma:versionID="24e95742d60fc49dc023ed9cc81bd3bd">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="964f0a7c-bcf0-4337-b577-3747e0a5c4bc" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="491071e76d029df8b961909d2086164e" ns1:_="" ns2:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="964f0a7c-bcf0-4337-b577-3747e0a5c4bc"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns2:j863df97efa040da9c8165feb4e31e75" minOccurs="0"/>
                 <xsd:element ref="ns2:i7382953a7c14d49b483126af46f0dd6" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns1:fca_mig_source" minOccurs="0"/>
                 <xsd:element ref="ns1:fca_mig_full_path" minOccurs="0"/>
                 <xsd:element ref="ns1:fca_mig_partial_path" minOccurs="0"/>
                 <xsd:element ref="ns1:fca_livelink_obj_id" minOccurs="0"/>
                 <xsd:element ref="ns1:fca_mig_date" minOccurs="0"/>
                 <xsd:element ref="ns1:fca_retention_trg_date" minOccurs="0"/>
                 <xsd:element ref="ns1:fca_livelink_description" minOccurs="0"/>
                 <xsd:element ref="ns1:fca_livelink_recstatus" minOccurs="0"/>
                 <xsd:element ref="ns1:fca_livelink_recstatus_date" minOccurs="0"/>
               </xsd:all>
@@ -4276,297 +4346,326 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="141bad0b-5ec6-4ecd-811e-f9d8ff358b9c" ContentTypeId="0x0101005A9549D9A06FAF49B2796176C16A6E1113" PreviousValue="false" LastSyncTimeStamp="2021-07-23T09:45:19.333Z"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0544747E-A143-48ED-A033-9C84A34AA8A0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FA1DCF10-226E-47C2-B232-BED78691F203}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="964f0a7c-bcf0-4337-b577-3747e0a5c4bc"/>
+    <ds:schemaRef ds:uri="a89c36dd-eb6e-4146-9e53-9a30340f1d9f"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E82ADCB9-A91A-4AA2-AD31-8D2D356E7464}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2F93BE73-7F31-4AB1-90D5-2A2E893286AE}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{741C12D1-CF04-4878-A814-A8ED12F67687}"/>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D744DFB9-FBDB-48B8-8FAF-F9E728DE08F0}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CAC21D33-FE7C-4A43-8459-1B0172341F9D}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>533</Words>
-  <Characters>3039</Characters>
+  <Words>493</Words>
+  <Characters>3026</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>4</DocSecurity>
-  <Lines>25</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>89</Lines>
+  <Paragraphs>34</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3565</CharactersWithSpaces>
+  <CharactersWithSpaces>3519</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="18" baseType="variant">
+      <vt:variant>
+        <vt:i4>5505125</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:Danny.Harley@fca.org.uk</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5505125</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:Danny.Harley@fca.org.uk</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3211270</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:Jayne.Williams@fca.org.uk</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Andrew Perkin</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ClassificationContentMarkingHeaderShapeIds">
     <vt:lpwstr>1,2,3</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ClassificationContentMarkingHeaderFontProps">
     <vt:lpwstr>#000000,10,Calibri</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ClassificationContentMarkingHeaderText">
     <vt:lpwstr>FCA Sensitive</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_21dcac25-bef0-4d3f-b652-275bc8ccb234_Enabled">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ContentTypeId">
+    <vt:lpwstr>0x0101005A9549D9A06FAF49B2796176C16A6E111300C7071155F5C0E54B8FE2302CE8AED88B</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="j26020f0b88d4062a2e4ff9feaa78c5c">
+    <vt:lpwstr>Sponsor|06f6e93b-2598-4ff2-815a-d48c3f60c29d</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="fca_pmss_activity">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="fca_pmss_proxy_advisor_work_type">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="g5cc5f6ca4bf4a3f9f7ae570e7fe0cef">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="fca_pmss_sponser_work_type">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="fca_correspondence_source">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="fca_subject">
+    <vt:lpwstr>3;#Subject 1|49e807b7-8337-4f3c-8354-070009702ab0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="l14f68707a1a46e8b4863524315ff2cc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="fca_pmss_pip_work_type">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="hc2cc58c74a24f3fac113513f69a6488">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="bc2a2a58af5947c0a466a75b34440e3b">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="fca_document_purpose">
+    <vt:lpwstr>72;#Policy Development|845b5560-9b6f-4a1e-a867-32755fd1e2ef</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="cd911d4d5e8f4f6cb1ef4400e2676478">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Is_FirstChKInDone">
+    <vt:lpwstr>Yes</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="_docset_NoMedatataSyncRequired">
+    <vt:lpwstr>False</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="SharedWithUsers">
+    <vt:lpwstr>121;#Juliet Shelmerdine;#1728;#Vicky Man;#3172;#Melanie Asare Pennant;#2692;#Raj Gopal;#1341;#Chris Williams;#2691;#Emanuele Gaspari</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="k33458bece80416c8b96573ef9e0ea33">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="psr_document_type">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="fedace31c6aa4bed8c6c593804fc2750">
+    <vt:lpwstr>PSR Official|b6ccef73-4610-4fd0-96bf-ef7dd57576be</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="psr_information_classification">
+    <vt:lpwstr>11;#PSR Official|b6ccef73-4610-4fd0-96bf-ef7dd57576be</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="fca_information_classification">
+    <vt:lpwstr>1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="fca_pmss_firm_type">
+    <vt:lpwstr>19</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="docLang">
+    <vt:lpwstr>en</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="_dlc_DocIdItemGuid">
+    <vt:lpwstr>2362f54e-764a-4500-ac4d-e97dc041db2e</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="fca_mo_strat_plan_activity">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="h9ce592555f34107a592b4d210a2c502">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="df22cf11397c4bd28c2caa40384738b3">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33" name="fca_training_category">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="34" name="fca_mo_system_type">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="35" name="fca_mo_slt_activity">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="36" name="fca_risk_type">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="37" name="h7e7e91044d2466580ccf22187dc7c36">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="38" name="iec9444082f0407b85c0a6e9ef85b09d">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="39" name="fb73fac22e04418e998da8248872e105">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="40" name="id2541b291b04ef882a10ce7c718dc3a">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="41" name="fca_mo_audience">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="42" name="j75b80712e0e4219a2970dfe009f4b75">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="43" name="l1308e23b7dc4f66b0b26091b38e406e">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="44" name="fca_mo_counterparty">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="45" name="fca_mo_team">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="46" name="MSIP_Label_dec5709d-e239-496d-88c9-7dae94c5106e_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_21dcac25-bef0-4d3f-b652-275bc8ccb234_SetDate">
-[...2 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_21dcac25-bef0-4d3f-b652-275bc8ccb234_Method">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="47" name="MSIP_Label_dec5709d-e239-496d-88c9-7dae94c5106e_SetDate">
+    <vt:lpwstr>2026-01-07T10:29:10Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="48" name="MSIP_Label_dec5709d-e239-496d-88c9-7dae94c5106e_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_21dcac25-bef0-4d3f-b652-275bc8ccb234_Name">
-[...2 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_21dcac25-bef0-4d3f-b652-275bc8ccb234_SiteId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="49" name="MSIP_Label_dec5709d-e239-496d-88c9-7dae94c5106e_Name">
+    <vt:lpwstr>FCA Official</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="50" name="MSIP_Label_dec5709d-e239-496d-88c9-7dae94c5106e_SiteId">
     <vt:lpwstr>551f9db3-821c-4457-8551-b43423dce661</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_21dcac25-bef0-4d3f-b652-275bc8ccb234_ActionId">
-[...126 lines deleted...]
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="51" name="MSIP_Label_dec5709d-e239-496d-88c9-7dae94c5106e_ActionId">
+    <vt:lpwstr>109dceca-ac6f-4fa4-8d6f-bbbe3dd4ce6d</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="52" name="MSIP_Label_dec5709d-e239-496d-88c9-7dae94c5106e_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
   </property>
 </Properties>
 </file>