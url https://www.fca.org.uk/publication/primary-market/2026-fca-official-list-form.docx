--- v0 (2025-11-29)
+++ v1 (2026-04-13)
@@ -41,51 +41,51 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F04C4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>FCA OFFICIAL LIST FORM</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48EEDDF7" w14:textId="77777777" w:rsidR="008730F0" w:rsidRPr="00E86A5D" w:rsidRDefault="008730F0" w:rsidP="008730F0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0EC61783" w14:textId="2597169C" w:rsidR="008730F0" w:rsidRPr="00F7269F" w:rsidRDefault="008730F0" w:rsidP="008730F0">
+    <w:p w14:paraId="0EC61783" w14:textId="400AF44C" w:rsidR="008730F0" w:rsidRPr="00F7269F" w:rsidRDefault="008730F0" w:rsidP="008730F0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F7269F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>Admission</w:t>
       </w:r>
       <w:r w:rsidRPr="00F7269F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> to the </w:t>
       </w:r>
       <w:r w:rsidRPr="00F7269F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>official list</w:t>
       </w:r>
@@ -4349,235 +4349,237 @@
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6180" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="130634709">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1154755987">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008730F0"/>
     <w:rsid w:val="00071B52"/>
     <w:rsid w:val="000747C0"/>
     <w:rsid w:val="000B2136"/>
     <w:rsid w:val="000E282E"/>
     <w:rsid w:val="000E38F5"/>
-    <w:rsid w:val="00101834"/>
     <w:rsid w:val="001056A1"/>
     <w:rsid w:val="0011117F"/>
     <w:rsid w:val="0011386D"/>
     <w:rsid w:val="00124BAB"/>
     <w:rsid w:val="00153ABF"/>
     <w:rsid w:val="001706CE"/>
     <w:rsid w:val="001A5E88"/>
     <w:rsid w:val="001B2869"/>
     <w:rsid w:val="001F69FB"/>
     <w:rsid w:val="001F6F35"/>
     <w:rsid w:val="00206060"/>
     <w:rsid w:val="0021114F"/>
     <w:rsid w:val="002338D7"/>
     <w:rsid w:val="0024224E"/>
     <w:rsid w:val="002434C9"/>
     <w:rsid w:val="002473DC"/>
     <w:rsid w:val="00264751"/>
     <w:rsid w:val="00274E3A"/>
     <w:rsid w:val="00282A7E"/>
     <w:rsid w:val="0028405E"/>
     <w:rsid w:val="00287E2E"/>
     <w:rsid w:val="002A5769"/>
     <w:rsid w:val="002F04C4"/>
     <w:rsid w:val="002F6806"/>
     <w:rsid w:val="00336A68"/>
     <w:rsid w:val="003414D1"/>
+    <w:rsid w:val="00347636"/>
     <w:rsid w:val="00347D1D"/>
     <w:rsid w:val="003667FD"/>
     <w:rsid w:val="00371E7E"/>
     <w:rsid w:val="00393F8C"/>
     <w:rsid w:val="00393F97"/>
     <w:rsid w:val="0039407B"/>
     <w:rsid w:val="003A4E08"/>
     <w:rsid w:val="003D6EF7"/>
     <w:rsid w:val="00435837"/>
     <w:rsid w:val="004912B5"/>
     <w:rsid w:val="00497265"/>
     <w:rsid w:val="004A5158"/>
     <w:rsid w:val="004A58BA"/>
+    <w:rsid w:val="004B5290"/>
     <w:rsid w:val="004C04E7"/>
     <w:rsid w:val="004C6610"/>
     <w:rsid w:val="004E272B"/>
     <w:rsid w:val="004E4783"/>
     <w:rsid w:val="004E54DD"/>
     <w:rsid w:val="004E7B5E"/>
     <w:rsid w:val="004F415F"/>
     <w:rsid w:val="00511C12"/>
     <w:rsid w:val="00521B99"/>
     <w:rsid w:val="00541A25"/>
     <w:rsid w:val="00567D41"/>
+    <w:rsid w:val="005956AE"/>
     <w:rsid w:val="005B39C6"/>
     <w:rsid w:val="005B597A"/>
     <w:rsid w:val="005B63D7"/>
     <w:rsid w:val="005B658B"/>
-    <w:rsid w:val="005D0471"/>
     <w:rsid w:val="005D61D7"/>
     <w:rsid w:val="005E0157"/>
     <w:rsid w:val="006119A9"/>
     <w:rsid w:val="00622472"/>
     <w:rsid w:val="006226C0"/>
     <w:rsid w:val="006268AB"/>
     <w:rsid w:val="00630EA3"/>
     <w:rsid w:val="006472BD"/>
     <w:rsid w:val="0065203C"/>
     <w:rsid w:val="006615E5"/>
     <w:rsid w:val="00671B41"/>
     <w:rsid w:val="00677551"/>
-    <w:rsid w:val="006D692D"/>
     <w:rsid w:val="006D745D"/>
     <w:rsid w:val="006D76D0"/>
     <w:rsid w:val="006F4072"/>
     <w:rsid w:val="006F5D59"/>
     <w:rsid w:val="00700459"/>
     <w:rsid w:val="007137A9"/>
     <w:rsid w:val="00713C39"/>
     <w:rsid w:val="00715CAB"/>
     <w:rsid w:val="00733289"/>
     <w:rsid w:val="007453B7"/>
     <w:rsid w:val="0075225C"/>
     <w:rsid w:val="007562BF"/>
     <w:rsid w:val="00756A7F"/>
-    <w:rsid w:val="0077107D"/>
+    <w:rsid w:val="00787502"/>
     <w:rsid w:val="007A6982"/>
     <w:rsid w:val="007E55D4"/>
     <w:rsid w:val="007E72AB"/>
     <w:rsid w:val="007F67DE"/>
     <w:rsid w:val="00801855"/>
     <w:rsid w:val="008041E0"/>
     <w:rsid w:val="008109D8"/>
     <w:rsid w:val="00820AAC"/>
     <w:rsid w:val="0083490E"/>
+    <w:rsid w:val="0084602F"/>
     <w:rsid w:val="00872049"/>
     <w:rsid w:val="008730F0"/>
     <w:rsid w:val="008921A6"/>
     <w:rsid w:val="008B6DB2"/>
     <w:rsid w:val="008C0503"/>
     <w:rsid w:val="008D2689"/>
     <w:rsid w:val="008D2AFE"/>
     <w:rsid w:val="00914FCE"/>
     <w:rsid w:val="00945954"/>
     <w:rsid w:val="009528F0"/>
     <w:rsid w:val="00956C11"/>
     <w:rsid w:val="00983817"/>
     <w:rsid w:val="009A308C"/>
     <w:rsid w:val="009C0F19"/>
     <w:rsid w:val="009D3350"/>
     <w:rsid w:val="009E1511"/>
     <w:rsid w:val="009E5CCF"/>
     <w:rsid w:val="009E75A5"/>
     <w:rsid w:val="009F1DEE"/>
     <w:rsid w:val="00A069B6"/>
     <w:rsid w:val="00A10CF0"/>
     <w:rsid w:val="00A15960"/>
-    <w:rsid w:val="00A3642A"/>
+    <w:rsid w:val="00A424A5"/>
     <w:rsid w:val="00A4786D"/>
     <w:rsid w:val="00A87437"/>
     <w:rsid w:val="00A962FA"/>
     <w:rsid w:val="00AB0345"/>
     <w:rsid w:val="00AF73C9"/>
     <w:rsid w:val="00B023AA"/>
     <w:rsid w:val="00B44ED8"/>
     <w:rsid w:val="00B46A1D"/>
     <w:rsid w:val="00B64BC4"/>
     <w:rsid w:val="00B91CF8"/>
     <w:rsid w:val="00BA5487"/>
     <w:rsid w:val="00BA71D1"/>
     <w:rsid w:val="00BB4030"/>
     <w:rsid w:val="00BF059A"/>
+    <w:rsid w:val="00BF1864"/>
     <w:rsid w:val="00C26E13"/>
     <w:rsid w:val="00C4324C"/>
     <w:rsid w:val="00C63524"/>
     <w:rsid w:val="00C67364"/>
     <w:rsid w:val="00C867E0"/>
     <w:rsid w:val="00CA5825"/>
     <w:rsid w:val="00CB52AF"/>
     <w:rsid w:val="00CC2996"/>
     <w:rsid w:val="00CC6EF8"/>
     <w:rsid w:val="00CD1558"/>
     <w:rsid w:val="00CD3DF6"/>
     <w:rsid w:val="00CF7645"/>
     <w:rsid w:val="00D13F48"/>
     <w:rsid w:val="00D217C9"/>
     <w:rsid w:val="00D35893"/>
     <w:rsid w:val="00D40C4A"/>
     <w:rsid w:val="00D6363E"/>
     <w:rsid w:val="00D81011"/>
     <w:rsid w:val="00D81D6A"/>
     <w:rsid w:val="00D86BD9"/>
     <w:rsid w:val="00D87605"/>
     <w:rsid w:val="00DE4229"/>
     <w:rsid w:val="00DF09F8"/>
     <w:rsid w:val="00E40350"/>
     <w:rsid w:val="00E41142"/>
     <w:rsid w:val="00E42D07"/>
     <w:rsid w:val="00E564F4"/>
     <w:rsid w:val="00E86A5D"/>
     <w:rsid w:val="00E92C9C"/>
     <w:rsid w:val="00EB11E2"/>
-    <w:rsid w:val="00EC6488"/>
     <w:rsid w:val="00F22304"/>
     <w:rsid w:val="00F37F21"/>
     <w:rsid w:val="00F41BFD"/>
     <w:rsid w:val="00F7269F"/>
     <w:rsid w:val="00F771A1"/>
     <w:rsid w:val="00F9385F"/>
     <w:rsid w:val="00FB30B8"/>
     <w:rsid w:val="00FF682A"/>
     <w:rsid w:val="3771E22B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -5538,91 +5540,118 @@
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps7.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties">
-[...1 lines deleted...]
-</LongProperties>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <fca_mig_date xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <i7382953a7c14d49b483126af46f0dd6 xmlns="964f0a7c-bcf0-4337-b577-3747e0a5c4bc">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Project ＆ Portfolio Management</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">e9ab2795-4d7f-4cd1-ada8-509538d933b6</TermId>
+        </TermInfo>
+      </Terms>
+    </i7382953a7c14d49b483126af46f0dd6>
+    <fca_livelink_obj_id xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <j863df97efa040da9c8165feb4e31e75 xmlns="964f0a7c-bcf0-4337-b577-3747e0a5c4bc">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">FCA Official</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">d07129ec-4894-4cda-af0c-a925cb68d6e3</TermId>
+        </TermInfo>
+      </Terms>
+    </j863df97efa040da9c8165feb4e31e75>
+    <fca_mig_source xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <fca_livelink_description xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <fca_mig_full_path xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <TaxCatchAll xmlns="964f0a7c-bcf0-4337-b577-3747e0a5c4bc">
+      <Value>1</Value>
+      <Value>60</Value>
+    </TaxCatchAll>
+    <fca_livelink_recstatus xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <fca_retention_trg_date xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <fca_livelink_recstatus_date xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <fca_mig_partial_path xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_dlc_DocId xmlns="964f0a7c-bcf0-4337-b577-3747e0a5c4bc">NF5A6K2SEEK5-2042245802-10463</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="964f0a7c-bcf0-4337-b577-3747e0a5c4bc">
+      <Url>https://thefca.sharepoint.com/sites/MarOveManAndAdm/_layouts/15/DocIdRedir.aspx?ID=NF5A6K2SEEK5-2042245802-10463</Url>
+      <Description>NF5A6K2SEEK5-2042245802-10463</Description>
+    </_dlc_DocIdUrl>
+    <_dlc_DocIdPersistId xmlns="964f0a7c-bcf0-4337-b577-3747e0a5c4bc">true</_dlc_DocIdPersistId>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Market Oversight Ext Stakeholder Document" ma:contentTypeID="0x0101005A9549D9A06FAF49B2796176C16A6E111320002712561FFB468E40ADBB375DAC63A377" ma:contentTypeVersion="40" ma:contentTypeDescription="Market Oversight Ext Stakeholder Document" ma:contentTypeScope="" ma:versionID="c6b300e8996d6fe81c8debc483f4e982">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="964f0a7c-bcf0-4337-b577-3747e0a5c4bc" xmlns:ns3="0d74753a-c32e-46ad-a4a5-7857c099a936" xmlns:ns4="a86c032d-02d0-4e2c-8900-bdacb4220581" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e6c1b3e2e44d7d53f93d17499ec8d345" ns1:_="" ns2:_="" ns3:_="" ns4:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Market Oversight Document" ma:contentTypeID="0x0101005A9549D9A06FAF49B2796176C16A6E111300C7071155F5C0E54B8FE2302CE8AED88B" ma:contentTypeVersion="39" ma:contentTypeDescription="Market Oversight Document" ma:contentTypeScope="" ma:versionID="24e95742d60fc49dc023ed9cc81bd3bd">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="964f0a7c-bcf0-4337-b577-3747e0a5c4bc" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="491071e76d029df8b961909d2086164e" ns1:_="" ns2:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="964f0a7c-bcf0-4337-b577-3747e0a5c4bc"/>
-    <xsd:import namespace="0d74753a-c32e-46ad-a4a5-7857c099a936"/>
-    <xsd:import namespace="a86c032d-02d0-4e2c-8900-bdacb4220581"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns2:j863df97efa040da9c8165feb4e31e75" minOccurs="0"/>
                 <xsd:element ref="ns2:i7382953a7c14d49b483126af46f0dd6" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns1:fca_mig_source" minOccurs="0"/>
                 <xsd:element ref="ns1:fca_mig_full_path" minOccurs="0"/>
                 <xsd:element ref="ns1:fca_mig_partial_path" minOccurs="0"/>
                 <xsd:element ref="ns1:fca_livelink_obj_id" minOccurs="0"/>
                 <xsd:element ref="ns1:fca_mig_date" minOccurs="0"/>
                 <xsd:element ref="ns1:fca_retention_trg_date" minOccurs="0"/>
                 <xsd:element ref="ns1:fca_livelink_description" minOccurs="0"/>
                 <xsd:element ref="ns1:fca_livelink_recstatus" minOccurs="0"/>
                 <xsd:element ref="ns1:fca_livelink_recstatus_date" minOccurs="0"/>
-                <xsd:element ref="ns3:fb73fac22e04418e998da8248872e105" minOccurs="0"/>
-[...5 lines deleted...]
-                <xsd:element ref="ns4:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="fca_mig_source" ma:index="17" nillable="true" ma:displayName="Source" ma:internalName="fca_mig_source">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="fca_mig_full_path" ma:index="18" nillable="true" ma:displayName="Full Source Path" ma:internalName="fca_mig_full_path">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="fca_mig_partial_path" ma:index="19" nillable="true" ma:displayName="Partial Source Path" ma:internalName="fca_mig_partial_path">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
@@ -5702,113 +5731,50 @@
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="_dlc_DocId" ma:index="14" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:internalName="_dlc_DocId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="_dlc_DocIdUrl" ma:index="15" nillable="true" ma:displayName="Document ID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:URL">
             <xsd:sequence>
               <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
               <xsd:element name="Description" type="xsd:string" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="_dlc_DocIdPersistId" ma:index="16" nillable="true" ma:displayName="Persist ID" ma:default="1" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="id2541b291b04ef882a10ce7c718dc3a" ma:index="28" ma:taxonomy="true" ma:internalName="id2541b291b04ef882a10ce7c718dc3a" ma:taxonomyFieldName="fca_mo_team" ma:displayName="MO Team" ma:default="" ma:fieldId="{2d2541b2-91b0-4ef8-82a1-0ce7c718dc3a}" ma:taxonomyMulti="true" ma:sspId="141bad0b-5ec6-4ecd-811e-f9d8ff358b9c" ma:termSetId="4af60e03-1ecf-49b7-b97e-6a3eb8b12b2f" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
-[...61 lines deleted...]
-    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
@@ -5866,125 +5832,71 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties">
+  <LongProp xmlns="" name="TaxCatchAll"><![CDATA[91;#Project Delivery|e75520af-2b50-426d-b275-964da6777396;#81;#Project ＆ Portfolio Management|e9ab2795-4d7f-4cd1-ada8-509538d933b6;#66;#Open|7fa14611-0723-4064-a4f8-e1c28255eca8;#100;#Business Change|b56c6da7-c113-4374-987e-e83d013bbac8;#4;#FCA Official|d07129ec-4894-4cda-af0c-a925cb68d6e3]]></LongProp>
+</LongProperties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="141bad0b-5ec6-4ecd-811e-f9d8ff358b9c" ContentTypeId="0x0101005A9549D9A06FAF49B2796176C16A6E1113" PreviousValue="false" LastSyncTimeStamp="2021-07-23T09:45:19.333Z"/>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-</file>
-[...63 lines deleted...]
-</p:properties>
 </file>
 
 <file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
@@ -5994,261 +5906,267 @@
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4219C721-F757-403F-A7AF-50EA02A4F82A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AFB2F0E0-9078-4054-BD3F-4290624C99AD}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
-    <ds:schemaRef ds:uri=""/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="0f8996c5-a8c4-4396-8e16-2e333992d185"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="964f0a7c-bcf0-4337-b577-3747e0a5c4bc"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{502EA5FC-22ED-4E7C-B801-F2211861056C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CEA55192-391F-4D62-ACE9-5E9B58E7FE52}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="964f0a7c-bcf0-4337-b577-3747e0a5c4bc"/>
-    <ds:schemaRef ds:uri="0d74753a-c32e-46ad-a4a5-7857c099a936"/>
-    <ds:schemaRef ds:uri="a86c032d-02d0-4e2c-8900-bdacb4220581"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4219C721-F757-403F-A7AF-50EA02A4F82A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+    <ds:schemaRef ds:uri=""/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{962DEC2F-CE75-4F87-9F37-00429FFF8AF3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{559E5528-D3AA-4657-B424-197B1201BA79}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A773B0E3-DBE2-4311-99E7-61FFE7E5B2E1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
-  </ds:schemaRefs>
-[...25 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{47D0CC67-1C0F-4422-AA46-24DBBB724FED}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
   <Words>923</Words>
   <Characters>5262</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <Lines>43</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>6173</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Graham Heath</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="fca_project_status_txnmy">
     <vt:lpwstr>66</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocId">
     <vt:lpwstr>VA6TWXEP6WTQ-1735371143-208</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>c3e46263-7ede-450f-8034-c75e13b06224</vt:lpwstr>
+    <vt:lpwstr>3b85cf30-adb3-4285-b82c-c2f4e89ea477</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_dlc_DocIdUrl">
     <vt:lpwstr>https://thefca.sharepoint.com/sites/ProProandPor/_layouts/15/DocIdRedir.aspx?ID=VA6TWXEP6WTQ-1735371143-208, VA6TWXEP6WTQ-1735371143-208</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="fca_document_purpose">
     <vt:lpwstr>60;#Project ＆ Portfolio Management|e9ab2795-4d7f-4cd1-ada8-509538d933b6</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="acebda44e0ab425088064a599f186cd5">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="fca_proj_phase">
     <vt:lpwstr>91;#Project Delivery|e75520af-2b50-426d-b275-964da6777396</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="fca_system_status">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="fca_information_classification">
     <vt:lpwstr>1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="fca_proj_activity">
     <vt:lpwstr>100;#Business Change|b56c6da7-c113-4374-987e-e83d013bbac8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_dec5709d-e239-496d-88c9-7dae94c5106e_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_dec5709d-e239-496d-88c9-7dae94c5106e_SetDate">
     <vt:lpwstr>2023-09-14T09:04:43Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MSIP_Label_dec5709d-e239-496d-88c9-7dae94c5106e_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MSIP_Label_dec5709d-e239-496d-88c9-7dae94c5106e_Name">
     <vt:lpwstr>FCA Official</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="MSIP_Label_dec5709d-e239-496d-88c9-7dae94c5106e_SiteId">
     <vt:lpwstr>551f9db3-821c-4457-8551-b43423dce661</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="MSIP_Label_dec5709d-e239-496d-88c9-7dae94c5106e_ActionId">
     <vt:lpwstr>8d689b3c-275e-4592-8780-901f3596efcd</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="MSIP_Label_dec5709d-e239-496d-88c9-7dae94c5106e_ContentBits">
     <vt:lpwstr>1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="ContentTypeId">
-    <vt:lpwstr>0x0101005A9549D9A06FAF49B2796176C16A6E111320002712561FFB468E40ADBB375DAC63A377</vt:lpwstr>
+    <vt:lpwstr>0x0101005A9549D9A06FAF49B2796176C16A6E111300C7071155F5C0E54B8FE2302CE8AED88B</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Is_FirstChKInDone">
     <vt:lpwstr>Yes</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="docLang">
     <vt:lpwstr>en</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="fca_mo_strat_plan_activity">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="h9ce592555f34107a592b4d210a2c502">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="df22cf11397c4bd28c2caa40384738b3">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="fca_training_category">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="fca_mo_system_type">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="fca_mo_slt_activity">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="fca_risk_type">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="h7e7e91044d2466580ccf22187dc7c36">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="iec9444082f0407b85c0a6e9ef85b09d">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="fca_mo_audience">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="fb73fac22e04418e998da8248872e105">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="j75b80712e0e4219a2970dfe009f4b75">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="id2541b291b04ef882a10ce7c718dc3a">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33" name="l1308e23b7dc4f66b0b26091b38e406e">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33" name="fca_mo_audience">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="34" name="fca_mo_counterparty">
-    <vt:lpwstr>85;#Other|255cee4c-aac9-42e8-abfb-799699e04e62</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="34" name="j75b80712e0e4219a2970dfe009f4b75">
+    <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="35" name="fca_mo_team">
-    <vt:lpwstr>94;#MO ALL|5a4b2331-4b0b-4b31-a31f-71f905aadb78</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="35" name="l1308e23b7dc4f66b0b26091b38e406e">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="36" name="fca_mo_counterparty">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="37" name="fca_mo_team">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="38" name="_docset_NoMedatataSyncRequired">
+    <vt:lpwstr>False</vt:lpwstr>
   </property>
 </Properties>
 </file>