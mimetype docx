--- v0 (2025-12-06)
+++ v1 (2026-05-25)
@@ -1,51 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="31EF714D" w14:textId="2169D858" w:rsidR="00655EF6" w:rsidRPr="00675224" w:rsidRDefault="00785D43" w:rsidP="00655EF6">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00675224">
@@ -305,170 +303,170 @@
         <w:tblInd w:w="57" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1639"/>
         <w:gridCol w:w="2013"/>
         <w:gridCol w:w="285"/>
         <w:gridCol w:w="871"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="375"/>
         <w:gridCol w:w="3172"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00785D43" w:rsidRPr="00675224" w14:paraId="63B0F0DC" w14:textId="77777777" w:rsidTr="00675224">
+      <w:tr w:rsidR="00785D43" w:rsidRPr="00675224" w14:paraId="63B0F0DC" w14:textId="77777777" w:rsidTr="39050AE9">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1639" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="000000"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
           </w:tcPr>
           <w:p w14:paraId="27CCB678" w14:textId="77777777" w:rsidR="00785D43" w:rsidRPr="00675224" w:rsidRDefault="00785D43">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00675224">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Rule</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2298" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="000000"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
           </w:tcPr>
           <w:p w14:paraId="7380D3E3" w14:textId="77777777" w:rsidR="00785D43" w:rsidRPr="00675224" w:rsidRDefault="00785D43">
             <w:pPr>
               <w:pStyle w:val="TableText08"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="000000"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
           </w:tcPr>
           <w:p w14:paraId="304D9172" w14:textId="77777777" w:rsidR="00785D43" w:rsidRPr="00675224" w:rsidRDefault="00785D43">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00675224">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Page</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1226" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="000000"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
           </w:tcPr>
           <w:p w14:paraId="2AD17E22" w14:textId="77777777" w:rsidR="00785D43" w:rsidRPr="00675224" w:rsidRDefault="00785D43">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00675224">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Proof Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3172" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="000000"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
           </w:tcPr>
           <w:p w14:paraId="41E0AF46" w14:textId="77777777" w:rsidR="00785D43" w:rsidRPr="00675224" w:rsidRDefault="00785D43">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00675224">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Comment (where applicable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00785D43" w:rsidRPr="00675224" w14:paraId="0AE88B31" w14:textId="77777777" w:rsidTr="00956874">
         <w:tc>
@@ -2636,67 +2634,67 @@
             </w:pPr>
             <w:r w:rsidRPr="00675224">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>5.4.5</w:t>
             </w:r>
             <w:r w:rsidR="00A8766B" w:rsidRPr="00675224">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> (1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2298" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="624CEC72" w14:textId="0EABD1AF" w:rsidR="00B21BD7" w:rsidRPr="00675224" w:rsidRDefault="000C71B0" w:rsidP="00B21BD7">
+          <w:p w14:paraId="624CEC72" w14:textId="20F1E7AD" w:rsidR="00B21BD7" w:rsidRPr="00675224" w:rsidRDefault="000C71B0" w:rsidP="00B21BD7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00675224">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Constitution complies with p</w:t>
             </w:r>
             <w:r w:rsidR="007977B2" w:rsidRPr="00675224">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
-              <w:t>ersons to who specified weighted voting rights can be issued</w:t>
+              <w:t>ersons to who weighted voting rights can be issued</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3C17CEEB" w14:textId="77777777" w:rsidR="00B21BD7" w:rsidRPr="00675224" w:rsidRDefault="00B21BD7" w:rsidP="00B21BD7">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7869F0B9" w14:textId="77777777" w:rsidR="00B21BD7" w:rsidRPr="00675224" w:rsidRDefault="00B21BD7" w:rsidP="00B21BD7">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
@@ -2736,73 +2734,73 @@
           </w:tcPr>
           <w:p w14:paraId="29419947" w14:textId="7F0C726E" w:rsidR="00B21BD7" w:rsidRPr="00675224" w:rsidDel="009844AD" w:rsidRDefault="007977B2" w:rsidP="00B21BD7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00675224">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>5.4.5 (2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2298" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="54A20D89" w14:textId="3FE6E5A0" w:rsidR="00B21BD7" w:rsidRPr="00675224" w:rsidDel="009844AD" w:rsidRDefault="000C71B0" w:rsidP="00B21BD7">
+          <w:p w14:paraId="54A20D89" w14:textId="5D51D456" w:rsidR="00B21BD7" w:rsidRPr="00675224" w:rsidDel="009844AD" w:rsidRDefault="000C71B0" w:rsidP="00B21BD7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00675224">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>Constitution complies with</w:t>
             </w:r>
             <w:r w:rsidR="007977B2" w:rsidRPr="00675224">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>10-year time limit</w:t>
             </w:r>
             <w:r w:rsidR="001071F8" w:rsidRPr="00675224">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
-              <w:t xml:space="preserve"> for specified weighted voting rights shares for certain holders</w:t>
+              <w:t xml:space="preserve"> for weighted voting rights shares for certain holders</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="67EE2B51" w14:textId="77777777" w:rsidR="00B21BD7" w:rsidRPr="00675224" w:rsidRDefault="00B21BD7" w:rsidP="00B21BD7">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3700A781" w14:textId="77777777" w:rsidR="00B21BD7" w:rsidRPr="00675224" w:rsidRDefault="00B21BD7" w:rsidP="00B21BD7">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
@@ -2845,74 +2843,86 @@
           </w:tcPr>
           <w:p w14:paraId="4E086758" w14:textId="3CF6CD82" w:rsidR="00B21BD7" w:rsidRPr="00675224" w:rsidRDefault="001071F8" w:rsidP="00B21BD7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00675224">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>5.4.5 (3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2298" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="33716F91" w14:textId="4F3E9B8B" w:rsidR="00B21BD7" w:rsidRPr="00675224" w:rsidRDefault="000C71B0" w:rsidP="00B21BD7">
+          <w:p w14:paraId="33716F91" w14:textId="1B07C6C5" w:rsidR="00B21BD7" w:rsidRPr="00675224" w:rsidRDefault="000C71B0" w:rsidP="00B21BD7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00675224">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">Constitution complies with limits on </w:t>
             </w:r>
             <w:r w:rsidR="00A564DE" w:rsidRPr="00675224">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">transfer </w:t>
             </w:r>
+            <w:r w:rsidR="006F6F58">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">of </w:t>
+            </w:r>
             <w:r w:rsidR="00A564DE" w:rsidRPr="00675224">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
+              <w:t xml:space="preserve">weighted </w:t>
+            </w:r>
+            <w:r w:rsidR="00A564DE" w:rsidRPr="00675224">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">specified weighted voting rights </w:t>
+              <w:t xml:space="preserve">voting rights </w:t>
             </w:r>
             <w:r w:rsidR="009E0090" w:rsidRPr="00675224">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>shares</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="21D1CF64" w14:textId="77777777" w:rsidR="00B21BD7" w:rsidRPr="00675224" w:rsidRDefault="00B21BD7" w:rsidP="00B21BD7">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -2961,67 +2971,67 @@
           </w:tcPr>
           <w:p w14:paraId="6D0988CB" w14:textId="04DAB04F" w:rsidR="00B21BD7" w:rsidRPr="00675224" w:rsidRDefault="009E0090" w:rsidP="00B21BD7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00675224">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>5.4.5 (4)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2298" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="21D1D214" w14:textId="24081CB1" w:rsidR="00B21BD7" w:rsidRPr="00675224" w:rsidRDefault="000C71B0" w:rsidP="00B21BD7">
+          <w:p w14:paraId="21D1D214" w14:textId="372FE7E6" w:rsidR="00B21BD7" w:rsidRPr="00675224" w:rsidRDefault="000C71B0" w:rsidP="00B21BD7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00675224">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t xml:space="preserve">Constitution </w:t>
             </w:r>
             <w:r w:rsidR="001704DE" w:rsidRPr="00675224">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
-              <w:t>states that specified weighted voting rights shares cannot vote on shareholder votes in UKLR 6.2.2</w:t>
+              <w:t>states that weighted voting rights shares cannot vote on shareholder votes in UKLR 6.2.2</w:t>
             </w:r>
             <w:r w:rsidR="00CB6015" w:rsidRPr="00675224">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               </w:rPr>
               <w:t>7R(1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="09750656" w14:textId="77777777" w:rsidR="00B21BD7" w:rsidRPr="00675224" w:rsidRDefault="00B21BD7" w:rsidP="00B21BD7">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3826,50 +3836,51 @@
       </w:tblGrid>
       <w:tr w:rsidR="00F06BD2" w:rsidRPr="00675224" w14:paraId="325E2D1C" w14:textId="77777777" w:rsidTr="00F04455">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="66EAD1EA" w14:textId="77777777" w:rsidR="00F06BD2" w:rsidRPr="00675224" w:rsidRDefault="00F06BD2" w:rsidP="00697494">
             <w:pPr>
               <w:pStyle w:val="Lev1Text"/>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00675224">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Signed by:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5983DA65" w14:textId="5B7AFAA2" w:rsidR="00F06BD2" w:rsidRPr="00675224" w:rsidRDefault="00F06BD2" w:rsidP="00697494">
             <w:pPr>
               <w:pStyle w:val="Lev1Text"/>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:vanish/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -3956,73 +3967,72 @@
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>The signatory should be properly authorised to do so on behalf of the sponsor</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00785D43" w:rsidRPr="00675224">
       <w:headerReference w:type="even" r:id="rId13"/>
       <w:headerReference w:type="default" r:id="rId14"/>
-      <w:footerReference w:type="even" r:id="rId15"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId18"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="first" r:id="rId16"/>
+      <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6BB95CC0" w14:textId="77777777" w:rsidR="007F05E5" w:rsidRDefault="007F05E5">
+    <w:p w14:paraId="23C7EAE4" w14:textId="77777777" w:rsidR="00ED11D3" w:rsidRDefault="00ED11D3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3B930C19" w14:textId="77777777" w:rsidR="007F05E5" w:rsidRDefault="007F05E5">
+    <w:p w14:paraId="3A2A0FB3" w14:textId="77777777" w:rsidR="00ED11D3" w:rsidRDefault="00ED11D3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TimesNewRoman">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
@@ -4036,99 +4046,96 @@
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman Bold">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...8 lines deleted...]
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="79C6CEBB" w14:textId="77777777" w:rsidR="00F06BD2" w:rsidRPr="00F06BD2" w:rsidRDefault="00F06BD2">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F06BD2">
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00F06BD2">
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00F06BD2">
       <w:rPr>
@@ -4173,153 +4180,155 @@
       <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00F06BD2">
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="002D23B3">
       <w:rPr>
         <w:bCs/>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidRPr="00F06BD2">
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5AF5D9D0" w14:textId="4B41D3EC" w:rsidR="0015792C" w:rsidRPr="00F06BD2" w:rsidRDefault="00D85848" w:rsidP="002C6EFA">
+  <w:p w14:paraId="5AF5D9D0" w14:textId="15F1E472" w:rsidR="0015792C" w:rsidRPr="00F06BD2" w:rsidRDefault="49DD32B4" w:rsidP="002C6EFA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="49DD32B4">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>January 2026</w:t>
+      <w:t>April 2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5F0507D5" w14:textId="77777777" w:rsidR="0015792C" w:rsidRDefault="0015792C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3969"/>
       <w:gridCol w:w="1134"/>
       <w:gridCol w:w="3969"/>
     </w:tblGrid>
     <w:tr w:rsidR="0015792C" w14:paraId="6652EAB4" w14:textId="77777777">
       <w:trPr>
         <w:cantSplit/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3969" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="5F0A5B4E" w14:textId="4C5C5371" w:rsidR="0015792C" w:rsidRDefault="0015792C">
+        <w:p w14:paraId="5F0A5B4E" w14:textId="41CC51C1" w:rsidR="0015792C" w:rsidRDefault="0015792C">
           <w:pPr>
             <w:pStyle w:val="OCFooter"/>
             <w:rPr>
+              <w:b/>
               <w:sz w:val="12"/>
+              <w:szCs w:val="12"/>
+              <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="39050AE9">
             <w:rPr>
               <w:sz w:val="12"/>
+              <w:szCs w:val="12"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r>
+          <w:r w:rsidRPr="39050AE9">
             <w:rPr>
               <w:sz w:val="12"/>
+              <w:szCs w:val="12"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> DOCPROPERTY "SWDocID"  \* CHARFORMAT </w:instrText>
           </w:r>
-          <w:r>
+          <w:r w:rsidRPr="39050AE9">
             <w:rPr>
               <w:sz w:val="12"/>
+              <w:szCs w:val="12"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:ins w:id="0" w:author="Andrew Hunter" w:date="2025-11-11T10:38:00Z" w16du:dateUtc="2025-11-11T10:38:00Z">
-[...20 lines deleted...]
-          <w:r>
+          <w:r w:rsidR="006E25C9" w:rsidRPr="39050AE9">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="12"/>
+              <w:szCs w:val="12"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Error! </w:t>
+          </w:r>
+          <w:r w:rsidR="00E50B78" w:rsidRPr="39050AE9" w:rsidDel="006E25C9">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="12"/>
+              <w:szCs w:val="12"/>
+            </w:rPr>
+            <w:t>Unknown document property name.</w:t>
+          </w:r>
+          <w:r w:rsidRPr="39050AE9">
             <w:rPr>
               <w:sz w:val="12"/>
+              <w:szCs w:val="12"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1134" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="2B5DB2E0" w14:textId="77777777" w:rsidR="0015792C" w:rsidRDefault="0015792C">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
             </w:rPr>
@@ -4349,93 +4358,450 @@
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3969" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="44A418A9" w14:textId="77777777" w:rsidR="0015792C" w:rsidRDefault="0015792C">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="1602D708" w14:textId="77777777" w:rsidR="0015792C" w:rsidRDefault="0015792C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="409A4663" w14:textId="77777777" w:rsidR="007F05E5" w:rsidRDefault="007F05E5">
+    <w:p w14:paraId="0A3ECD37" w14:textId="77777777" w:rsidR="00ED11D3" w:rsidRDefault="00ED11D3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6A95A766" w14:textId="77777777" w:rsidR="007F05E5" w:rsidRDefault="007F05E5">
+    <w:p w14:paraId="678CCEAB" w14:textId="77777777" w:rsidR="00ED11D3" w:rsidRDefault="00ED11D3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="60833757" w14:textId="77777777" w:rsidR="009A2A04" w:rsidRDefault="009A2A04">
+  <w:p w14:paraId="0915B7A2" w14:textId="648097B2" w:rsidR="00630DB4" w:rsidRDefault="00630DB4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="34486A7F" wp14:editId="7E8A747B">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="854710" cy="345440"/>
+              <wp:effectExtent l="0" t="0" r="2540" b="16510"/>
+              <wp:wrapNone/>
+              <wp:docPr id="353609696" name="Text Box 2" descr="FCA Public">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="854710" cy="345440"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="5CDC8373" w14:textId="12ABC44C" w:rsidR="00630DB4" w:rsidRPr="00630DB4" w:rsidRDefault="00630DB4" w:rsidP="00630DB4">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00630DB4">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>FCA Public</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="34486A7F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="FCA Public" style="position:absolute;margin-left:0;margin-top:0;width:67.3pt;height:27.2pt;z-index:251659264;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCQpIG4EQIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+xkydYZcYqsRYYB&#10;QVsgHXpWZCk2YImCxMTOfv0oOR9dt9Owi0yRND/ee5rf9qZlB+VDA7bk41HOmbISqsbuSv7jefXh&#10;hrOAwlaiBatKflSB3y7ev5t3rlATqKGtlGdUxIaicyWvEV2RZUHWyogwAqcsBTV4I5CufpdVXnRU&#10;3bTZJM8/ZR34ynmQKgTy3g9Bvkj1tVYSH7UOCllbcpoN0+nTuY1ntpiLYueFqxt5GkP8wxRGNJaa&#10;XkrdCxRs75s/SplGegigcSTBZKB1I1XagbYZ52+22dTCqbQLgRPcBabw/8rKh8PGPXmG/VfoicAI&#10;SOdCEcgZ9+m1N/FLkzKKE4THC2yqRybJeTObfh5TRFLo43Q2nSZYs+vPzgf8psCwaJTcEysJLHFY&#10;B6SGlHpOib0srJq2Tcy09jcHJUZPdp0wWthve9ZUr6bfQnWkpTwMfAcnVw21XouAT8ITwTQtiRYf&#10;6dAtdCWHk8VZDf7n3/wxn3CnKGcdCabklhTNWfvdEh+T2TTPo8DSbfwln8WbTzcytmfD7s0dkBbH&#10;9CycTGbMw/Zsag/mhTS9jN0oJKykniXHs3mHg3zpTUi1XKYk0pITuLYbJ2PpiFkE9Ll/Ed6dUEei&#10;6wHOkhLFG/CH3PhncMs9EgWJmYjvgOYJdtJhIuz0ZqLQX99T1vVlL34BAAD//wMAUEsDBBQABgAI&#10;AAAAIQBRSINX2gAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9PS8NAEMXvgt9hGcGb3ahpkZhN&#10;EUFQsEhr0es0O/mD2dmQ2TTx27v1opeBx3u895t8PbtOHWmQ1rOB60UCirj0tuXawP796eoOlARk&#10;i51nMvBNAuvi/CzHzPqJt3TchVrFEpYMDTQh9JnWUjbkUBa+J45e5QeHIcqh1nbAKZa7Tt8kyUo7&#10;bDkuNNjTY0Pl1250Bp5T+QxjVS1l87qZkpfJ7ce3D2MuL+aHe1CB5vAXhhN+RIciMh38yFZUZyA+&#10;En7vybtNV6AOBpZpCrrI9X/44gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCQpIG4EQIA&#10;ACEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBRSINX&#10;2gAAAAQBAAAPAAAAAAAAAAAAAAAAAGsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;cgUAAAAA&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="5CDC8373" w14:textId="12ABC44C" w:rsidR="00630DB4" w:rsidRPr="00630DB4" w:rsidRDefault="00630DB4" w:rsidP="00630DB4">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00630DB4">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>FCA Public</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7FE8F2C2" w14:textId="77777777" w:rsidR="009A2A04" w:rsidRDefault="009A2A04">
+  <w:p w14:paraId="26929749" w14:textId="3D414BE8" w:rsidR="00630DB4" w:rsidRDefault="00630DB4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D09D40F" wp14:editId="0F82DDA0">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="854710" cy="345440"/>
+              <wp:effectExtent l="0" t="0" r="2540" b="16510"/>
+              <wp:wrapNone/>
+              <wp:docPr id="641752357" name="Text Box 3" descr="FCA Public">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="854710" cy="345440"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="7199DCAB" w14:textId="36B3825C" w:rsidR="00630DB4" w:rsidRPr="00630DB4" w:rsidRDefault="00630DB4" w:rsidP="00630DB4">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00630DB4">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>FCA Public</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="0D09D40F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" alt="FCA Public" style="position:absolute;margin-left:0;margin-top:0;width:67.3pt;height:27.2pt;z-index:251660288;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDBMnL6EwIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2jAQvVfqf7B8LwkU2m1EWNFdUVVC&#10;uyux1Z6NY5NIsceyBxL66zs2BLbbnqpenPHMZD7ee57f9qZlB+VDA7bk41HOmbISqsbuSv7jefXh&#10;hrOAwlaiBatKflSB3y7ev5t3rlATqKGtlGdUxIaicyWvEV2RZUHWyogwAqcsBTV4I5CufpdVXnRU&#10;3bTZJM8/ZR34ynmQKgTy3p+CfJHqa60kPmodFLK25DQbptOncxvPbDEXxc4LVzfyPIb4hymMaCw1&#10;vZS6FyjY3jd/lDKN9BBA40iCyUDrRqq0A20zzt9ss6mFU2kXAie4C0zh/5WVD4eNe/IM+6/QE4ER&#10;kM6FIpAz7tNrb+KXJmUUJwiPF9hUj0yS82Y2/TymiKTQx+lsOk2wZtefnQ/4TYFh0Si5J1YSWOKw&#10;DkgNKXVIib0srJq2Tcy09jcHJUZPdp0wWthve9ZUJZ8M02+hOtJSHk58BydXDbVei4BPwhPBNC2J&#10;Fh/p0C10JYezxVkN/uff/DGfcKcoZx0JpuSWFM1Z+90SH5PZNM+jwNJt/CWfxZtPNzK2g2H35g5I&#10;i2N6Fk4mM+ZhO5jag3khTS9jNwoJK6lnyXEw7/AkX3oTUi2XKYm05ASu7cbJWDpiFgF97l+Ed2fU&#10;keh6gEFSongD/ik3/hncco9EQWIm4ntC8ww76TARdn4zUeiv7ynr+rIXvwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAFFIg1faAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj09Lw0AQxe+C32EZwZvdqGmR&#10;mE0RQVCwSGvR6zQ7+YPZ2ZDZNPHbu/Wil4HHe7z3m3w9u04daZDWs4HrRQKKuPS25drA/v3p6g6U&#10;BGSLnWcy8E0C6+L8LMfM+om3dNyFWsUSlgwNNCH0mdZSNuRQFr4njl7lB4chyqHWdsAplrtO3yTJ&#10;SjtsOS402NNjQ+XXbnQGnlP5DGNVLWXzupmSl8ntx7cPYy4v5od7UIHm8BeGE35EhyIyHfzIVlRn&#10;ID4Sfu/Ju01XoA4GlmkKusj1f/jiBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMEycvoT&#10;AgAAIQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFFI&#10;g1faAAAABAEAAA8AAAAAAAAAAAAAAAAAbQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="7199DCAB" w14:textId="36B3825C" w:rsidR="00630DB4" w:rsidRPr="00630DB4" w:rsidRDefault="00630DB4" w:rsidP="00630DB4">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00630DB4">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>FCA Public</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="56FA68BE" w14:textId="77777777" w:rsidR="0015792C" w:rsidRDefault="0015792C">
+  <w:p w14:paraId="56FA68BE" w14:textId="69BF310E" w:rsidR="0015792C" w:rsidRDefault="00630DB4">
     <w:pPr>
       <w:pStyle w:val="UKHeader"/>
     </w:pPr>
     <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="66C9C6F7" wp14:editId="138FAB46">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="854710" cy="345440"/>
+              <wp:effectExtent l="0" t="0" r="2540" b="16510"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1255782654" name="Text Box 1" descr="FCA Public">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="854710" cy="345440"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="786B9649" w14:textId="52716EDF" w:rsidR="00630DB4" w:rsidRPr="00630DB4" w:rsidRDefault="00630DB4" w:rsidP="00630DB4">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00630DB4">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>FCA Public</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="66C9C6F7" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 1" o:spid="_x0000_s1028" type="#_x0000_t202" alt="FCA Public" style="position:absolute;margin-left:0;margin-top:0;width:67.3pt;height:27.2pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBykbkmDgIAABoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU0uP2jAQvlfqf7B8LwkU2m1EWNFdUVVC&#10;uyux1Z6NY5NIsceyBxL66zs2AbbbnqpenHllHt98M7/tTcsOyocGbMnHo5wzZSVUjd2V/Mfz6sMN&#10;ZwGFrUQLVpX8qAK/Xbx/N+9coSZQQ1spzyiJDUXnSl4juiLLgqyVEWEETllyavBGIKl+l1VedJTd&#10;tNkkzz9lHfjKeZAqBLLen5x8kfJrrSQ+ah0Usrbk1Bum16d3G99sMRfFzgtXN3JoQ/xDF0Y0lope&#10;Ut0LFGzvmz9SmUZ6CKBxJMFkoHUjVZqBphnnb6bZ1MKpNAuBE9wFpvD/0sqHw8Y9eYb9V+hpgRGQ&#10;zoUikDHO02tv4pc6ZeQnCI8X2FSPTJLxZjb9PCaPJNfH6Ww6TbBm15+dD/hNgWFRKLmnrSSwxGEd&#10;kApS6Dkk1rKwato2baa1vxkoMFqya4dRwn7bD21voTrSNB5Oiw5OrhqquRYBn4SnzVKbxFZ8pEe3&#10;0JUcBomzGvzPv9ljPAFOXs46YkrJLVGZs/a7pUVMZtM8j8xK2vhLPouaTxoJ27Ng9+YOiIRjugcn&#10;kxjjsD2L2oN5ITIvYzVyCSupZsnxLN7hibd0DFItlymISOQEru3GyZg6ghWRfO5fhHcD3Eh7eoAz&#10;l0TxBvVTbPwzuOUeCfu0kgjsCc0BbyJg2tRwLJHhr/UUdT3pxS8AAAD//wMAUEsDBBQABgAIAAAA&#10;IQBRSINX2gAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9PS8NAEMXvgt9hGcGb3ahpkZhNEUFQ&#10;sEhr0es0O/mD2dmQ2TTx27v1opeBx3u895t8PbtOHWmQ1rOB60UCirj0tuXawP796eoOlARki51n&#10;MvBNAuvi/CzHzPqJt3TchVrFEpYMDTQh9JnWUjbkUBa+J45e5QeHIcqh1nbAKZa7Tt8kyUo7bDku&#10;NNjTY0Pl1250Bp5T+QxjVS1l87qZkpfJ7ce3D2MuL+aHe1CB5vAXhhN+RIciMh38yFZUZyA+En7v&#10;ybtNV6AOBpZpCrrI9X/44gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBykbkmDgIAABoE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBRSINX2gAA&#10;AAQBAAAPAAAAAAAAAAAAAAAAAGgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="786B9649" w14:textId="52716EDF" w:rsidR="00630DB4" w:rsidRPr="00630DB4" w:rsidRDefault="00630DB4" w:rsidP="00630DB4">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00630DB4">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>FCA Public</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="0015792C">
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="107A5677"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E9305284"/>
     <w:lvl w:ilvl="0" w:tplc="23A24CF0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -4522,107 +4888,103 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1469592383">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008A407B"/>
     <w:rsid w:val="00023A63"/>
+    <w:rsid w:val="000414CF"/>
     <w:rsid w:val="000444B4"/>
     <w:rsid w:val="000624D8"/>
+    <w:rsid w:val="000846CC"/>
     <w:rsid w:val="0009316A"/>
     <w:rsid w:val="000B498A"/>
     <w:rsid w:val="000B5B81"/>
     <w:rsid w:val="000C71B0"/>
     <w:rsid w:val="000D3B85"/>
     <w:rsid w:val="000D627E"/>
     <w:rsid w:val="001071F8"/>
     <w:rsid w:val="0011199B"/>
     <w:rsid w:val="001159D4"/>
     <w:rsid w:val="00135B89"/>
     <w:rsid w:val="0015792C"/>
     <w:rsid w:val="00160C48"/>
     <w:rsid w:val="00162A2F"/>
     <w:rsid w:val="001704DE"/>
     <w:rsid w:val="00175745"/>
+    <w:rsid w:val="00191C83"/>
+    <w:rsid w:val="001A2283"/>
     <w:rsid w:val="001A24B5"/>
     <w:rsid w:val="001A6200"/>
     <w:rsid w:val="001B4306"/>
     <w:rsid w:val="001C5037"/>
     <w:rsid w:val="001C5637"/>
     <w:rsid w:val="001D4669"/>
     <w:rsid w:val="001F3177"/>
     <w:rsid w:val="001F7661"/>
     <w:rsid w:val="00200FE5"/>
     <w:rsid w:val="002027F0"/>
     <w:rsid w:val="00205FC9"/>
     <w:rsid w:val="00215F60"/>
     <w:rsid w:val="00237670"/>
     <w:rsid w:val="00237EC4"/>
     <w:rsid w:val="00254BF7"/>
     <w:rsid w:val="00271CA8"/>
     <w:rsid w:val="002A5F20"/>
     <w:rsid w:val="002C68C1"/>
     <w:rsid w:val="002C6EFA"/>
     <w:rsid w:val="002D23B3"/>
     <w:rsid w:val="002D27C6"/>
     <w:rsid w:val="002F26E1"/>
     <w:rsid w:val="002F2AF5"/>
     <w:rsid w:val="00320EFC"/>
     <w:rsid w:val="00341C54"/>
@@ -4645,231 +5007,252 @@
     <w:rsid w:val="004B5EFF"/>
     <w:rsid w:val="004D76B7"/>
     <w:rsid w:val="004E2752"/>
     <w:rsid w:val="004F3DB3"/>
     <w:rsid w:val="004F6976"/>
     <w:rsid w:val="00503368"/>
     <w:rsid w:val="00504017"/>
     <w:rsid w:val="005057E5"/>
     <w:rsid w:val="00507EF9"/>
     <w:rsid w:val="00527E5D"/>
     <w:rsid w:val="0054723A"/>
     <w:rsid w:val="005522CA"/>
     <w:rsid w:val="00552D75"/>
     <w:rsid w:val="00552E07"/>
     <w:rsid w:val="00566C0D"/>
     <w:rsid w:val="00592B84"/>
     <w:rsid w:val="0059444A"/>
     <w:rsid w:val="005A0746"/>
     <w:rsid w:val="005A13D9"/>
     <w:rsid w:val="005B4651"/>
     <w:rsid w:val="005B5441"/>
     <w:rsid w:val="005D27BD"/>
     <w:rsid w:val="005D5931"/>
     <w:rsid w:val="005F4555"/>
     <w:rsid w:val="00616A5C"/>
+    <w:rsid w:val="00630DB4"/>
     <w:rsid w:val="006315FF"/>
     <w:rsid w:val="0064209D"/>
     <w:rsid w:val="00655EF6"/>
     <w:rsid w:val="00656091"/>
     <w:rsid w:val="00673467"/>
     <w:rsid w:val="00675224"/>
     <w:rsid w:val="00677A45"/>
     <w:rsid w:val="00683171"/>
     <w:rsid w:val="00697494"/>
     <w:rsid w:val="006A1141"/>
+    <w:rsid w:val="006A4B79"/>
     <w:rsid w:val="006A7AC7"/>
     <w:rsid w:val="006B2374"/>
     <w:rsid w:val="006B4A6F"/>
     <w:rsid w:val="006E21D9"/>
     <w:rsid w:val="006E25C9"/>
     <w:rsid w:val="006E45FE"/>
     <w:rsid w:val="006F56C1"/>
     <w:rsid w:val="006F62A1"/>
+    <w:rsid w:val="006F6F58"/>
+    <w:rsid w:val="00713FBD"/>
     <w:rsid w:val="00730E3D"/>
     <w:rsid w:val="0073401C"/>
     <w:rsid w:val="0075228D"/>
     <w:rsid w:val="00763586"/>
+    <w:rsid w:val="00782DB1"/>
     <w:rsid w:val="00785D43"/>
     <w:rsid w:val="007977B2"/>
     <w:rsid w:val="007D0226"/>
     <w:rsid w:val="007E370E"/>
     <w:rsid w:val="007F05E5"/>
     <w:rsid w:val="00823A39"/>
     <w:rsid w:val="00825A71"/>
     <w:rsid w:val="008640AB"/>
     <w:rsid w:val="008720B5"/>
     <w:rsid w:val="00873B16"/>
     <w:rsid w:val="008852A1"/>
     <w:rsid w:val="0089066C"/>
     <w:rsid w:val="008A24AE"/>
     <w:rsid w:val="008A2B81"/>
     <w:rsid w:val="008A407B"/>
     <w:rsid w:val="008C6FBF"/>
     <w:rsid w:val="008D2F95"/>
     <w:rsid w:val="008E00D4"/>
+    <w:rsid w:val="008F2C4D"/>
     <w:rsid w:val="008F3E1C"/>
     <w:rsid w:val="008F401B"/>
     <w:rsid w:val="00911BEB"/>
     <w:rsid w:val="00920FA9"/>
+    <w:rsid w:val="009231EB"/>
     <w:rsid w:val="00945009"/>
     <w:rsid w:val="00945329"/>
     <w:rsid w:val="00952D7D"/>
+    <w:rsid w:val="00953775"/>
     <w:rsid w:val="00956874"/>
     <w:rsid w:val="00965CD1"/>
     <w:rsid w:val="0096680C"/>
     <w:rsid w:val="00974959"/>
     <w:rsid w:val="0098332C"/>
     <w:rsid w:val="009844AD"/>
     <w:rsid w:val="00984A0E"/>
     <w:rsid w:val="009A0172"/>
     <w:rsid w:val="009A2A04"/>
     <w:rsid w:val="009D3BE2"/>
     <w:rsid w:val="009E0090"/>
     <w:rsid w:val="00A0284F"/>
     <w:rsid w:val="00A404D2"/>
     <w:rsid w:val="00A45AE5"/>
     <w:rsid w:val="00A564DE"/>
+    <w:rsid w:val="00A721BF"/>
     <w:rsid w:val="00A8766B"/>
+    <w:rsid w:val="00AA1778"/>
     <w:rsid w:val="00AB5519"/>
     <w:rsid w:val="00AB634A"/>
     <w:rsid w:val="00AC0672"/>
+    <w:rsid w:val="00AD0D6A"/>
     <w:rsid w:val="00AF7A07"/>
     <w:rsid w:val="00B015DD"/>
     <w:rsid w:val="00B21BD7"/>
     <w:rsid w:val="00B27203"/>
+    <w:rsid w:val="00B35612"/>
     <w:rsid w:val="00B407D6"/>
     <w:rsid w:val="00B45594"/>
     <w:rsid w:val="00B52190"/>
     <w:rsid w:val="00B67999"/>
     <w:rsid w:val="00B7253A"/>
     <w:rsid w:val="00B8062F"/>
     <w:rsid w:val="00B83A6A"/>
     <w:rsid w:val="00BB1F39"/>
     <w:rsid w:val="00BB6ECD"/>
     <w:rsid w:val="00BC6932"/>
     <w:rsid w:val="00BD10C7"/>
     <w:rsid w:val="00BD1D10"/>
     <w:rsid w:val="00BE0AEC"/>
     <w:rsid w:val="00C044B9"/>
     <w:rsid w:val="00C06EBC"/>
     <w:rsid w:val="00C25818"/>
     <w:rsid w:val="00C26970"/>
     <w:rsid w:val="00C31AD6"/>
     <w:rsid w:val="00C6256B"/>
     <w:rsid w:val="00C72C74"/>
     <w:rsid w:val="00C933DA"/>
     <w:rsid w:val="00CB09BA"/>
     <w:rsid w:val="00CB422D"/>
     <w:rsid w:val="00CB6015"/>
     <w:rsid w:val="00CB6647"/>
     <w:rsid w:val="00CD6CF3"/>
     <w:rsid w:val="00D0052E"/>
     <w:rsid w:val="00D1435E"/>
     <w:rsid w:val="00D16237"/>
     <w:rsid w:val="00D174BD"/>
     <w:rsid w:val="00D245B9"/>
     <w:rsid w:val="00D34E1E"/>
     <w:rsid w:val="00D512D3"/>
+    <w:rsid w:val="00D546DA"/>
     <w:rsid w:val="00D726C5"/>
     <w:rsid w:val="00D762D7"/>
     <w:rsid w:val="00D8302E"/>
     <w:rsid w:val="00D85848"/>
     <w:rsid w:val="00D915D8"/>
     <w:rsid w:val="00DA0292"/>
     <w:rsid w:val="00DC1466"/>
     <w:rsid w:val="00DC6711"/>
     <w:rsid w:val="00DD11F5"/>
     <w:rsid w:val="00DD383A"/>
     <w:rsid w:val="00DF6704"/>
     <w:rsid w:val="00E024DB"/>
     <w:rsid w:val="00E07037"/>
     <w:rsid w:val="00E20B47"/>
     <w:rsid w:val="00E27B86"/>
     <w:rsid w:val="00E37BBB"/>
     <w:rsid w:val="00E50B78"/>
     <w:rsid w:val="00E75504"/>
     <w:rsid w:val="00E8118B"/>
+    <w:rsid w:val="00E86257"/>
     <w:rsid w:val="00E97616"/>
     <w:rsid w:val="00EA5D67"/>
     <w:rsid w:val="00EB05E4"/>
     <w:rsid w:val="00EB1826"/>
     <w:rsid w:val="00EB1C0F"/>
     <w:rsid w:val="00EC31EB"/>
     <w:rsid w:val="00EC6104"/>
     <w:rsid w:val="00EC63F0"/>
+    <w:rsid w:val="00ED11D3"/>
     <w:rsid w:val="00ED17E0"/>
     <w:rsid w:val="00ED5401"/>
     <w:rsid w:val="00EE0FD7"/>
     <w:rsid w:val="00EE1780"/>
     <w:rsid w:val="00EE519F"/>
     <w:rsid w:val="00F02BED"/>
     <w:rsid w:val="00F037F8"/>
     <w:rsid w:val="00F03E76"/>
     <w:rsid w:val="00F04455"/>
     <w:rsid w:val="00F06BD2"/>
     <w:rsid w:val="00F20AAB"/>
     <w:rsid w:val="00F27F55"/>
     <w:rsid w:val="00F345B5"/>
+    <w:rsid w:val="00F40FF1"/>
     <w:rsid w:val="00F54084"/>
     <w:rsid w:val="00F54145"/>
     <w:rsid w:val="00F6129E"/>
     <w:rsid w:val="00FB07F5"/>
     <w:rsid w:val="00FB09F7"/>
     <w:rsid w:val="00FB39C3"/>
     <w:rsid w:val="00FC1C30"/>
     <w:rsid w:val="00FD7CBC"/>
+    <w:rsid w:val="00FE0157"/>
+    <w:rsid w:val="00FE1641"/>
     <w:rsid w:val="00FE62CE"/>
+    <w:rsid w:val="39050AE9"/>
+    <w:rsid w:val="41BD7675"/>
+    <w:rsid w:val="49DD32B4"/>
     <w:rsid w:val="6B84E695"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="21F11667"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{50467CDC-ED53-4011-9259-D3383B719435}"/>
+  <w15:docId w15:val="{1102EEDD-007D-4D66-B4D2-20B19F40D9C8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5483,51 +5866,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1654018352">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -5806,64 +6189,156 @@
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Market Oversight Document" ma:contentTypeID="0x0101005A9549D9A06FAF49B2796176C16A6E111300C7071155F5C0E54B8FE2302CE8AED88B" ma:contentTypeVersion="39" ma:contentTypeDescription="Market Oversight Document" ma:contentTypeScope="" ma:versionID="4801af6b7b7c502053a695f5c3a1671a">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="964f0a7c-bcf0-4337-b577-3747e0a5c4bc" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="995af0e5814f263705ac60fc418597c0" ns1:_="" ns2:_="">
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="141bad0b-5ec6-4ecd-811e-f9d8ff358b9c" ContentTypeId="0x0101005A9549D9A06FAF49B2796176C16A6E1113" PreviousValue="false" LastSyncTimeStamp="2021-07-23T09:45:19.333Z"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <fca_mig_date xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <fca_livelink_obj_id xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <fca_mig_source xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <fca_livelink_description xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <fca_mig_full_path xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <TaxCatchAll xmlns="964f0a7c-bcf0-4337-b577-3747e0a5c4bc">
+      <Value>78</Value>
+    </TaxCatchAll>
+    <fca_livelink_recstatus xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <fca_retention_trg_date xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <fca_livelink_recstatus_date xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <fca_mig_partial_path xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_dlc_DocId xmlns="964f0a7c-bcf0-4337-b577-3747e0a5c4bc">NF5A6K2SEEK5-1976134767-404</_dlc_DocId>
+    <_dlc_DocIdPersistId xmlns="964f0a7c-bcf0-4337-b577-3747e0a5c4bc">true</_dlc_DocIdPersistId>
+    <_dlc_DocIdUrl xmlns="964f0a7c-bcf0-4337-b577-3747e0a5c4bc">
+      <Url>https://thefca.sharepoint.com/sites/MarOveManAndAdm/_layouts/15/DocIdRedir.aspx?ID=NF5A6K2SEEK5-1976134767-404</Url>
+      <Description>NF5A6K2SEEK5-1976134767-404</Description>
+    </_dlc_DocIdUrl>
+    <i7382953a7c14d49b483126af46f0dd6 xmlns="7aa201b5-cb15-4bdd-a5ea-7bef451adfea">External Publication93cd019f-026d-4f86-80ef-37a4cf0d41cd</i7382953a7c14d49b483126af46f0dd6>
+    <j863df97efa040da9c8165feb4e31e75 xmlns="7aa201b5-cb15-4bdd-a5ea-7bef451adfea">FCA Officiald07129ec-4894-4cda-af0c-a925cb68d6e3</j863df97efa040da9c8165feb4e31e75>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Market Oversight Document" ma:contentTypeID="0x0101005A9549D9A06FAF49B2796176C16A6E111300A25AA9B73044D145994AF8223CD6BD7B" ma:contentTypeVersion="2" ma:contentTypeDescription="Market Oversight Document" ma:contentTypeScope="" ma:versionID="1bdcff1a9c8927afba7d6070e963f133">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="964f0a7c-bcf0-4337-b577-3747e0a5c4bc" xmlns:ns3="7aa201b5-cb15-4bdd-a5ea-7bef451adfea" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8b9ddbbb3ca2749de4d16047d9e8f903" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="964f0a7c-bcf0-4337-b577-3747e0a5c4bc"/>
+    <xsd:import namespace="7aa201b5-cb15-4bdd-a5ea-7bef451adfea"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
-                <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns2:i7382953a7c14d49b483126af46f0dd6" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAllLabel" minOccurs="0"/>
+                <xsd:element ref="ns3:j863df97efa040da9c8165feb4e31e75" minOccurs="0"/>
+                <xsd:element ref="ns3:i7382953a7c14d49b483126af46f0dd6" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns1:fca_mig_source" minOccurs="0"/>
                 <xsd:element ref="ns1:fca_mig_full_path" minOccurs="0"/>
                 <xsd:element ref="ns1:fca_mig_partial_path" minOccurs="0"/>
                 <xsd:element ref="ns1:fca_livelink_obj_id" minOccurs="0"/>
                 <xsd:element ref="ns1:fca_mig_date" minOccurs="0"/>
                 <xsd:element ref="ns1:fca_retention_trg_date" minOccurs="0"/>
                 <xsd:element ref="ns1:fca_livelink_description" minOccurs="0"/>
                 <xsd:element ref="ns1:fca_livelink_recstatus" minOccurs="0"/>
                 <xsd:element ref="ns1:fca_livelink_recstatus_date" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="fca_mig_source" ma:index="17" nillable="true" ma:displayName="Source" ma:internalName="fca_mig_source">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
@@ -5897,106 +6372,106 @@
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="fca_livelink_description" ma:index="23" nillable="true" ma:displayName="Description(Livelink)" ma:internalName="fca_livelink_description">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="fca_livelink_recstatus" ma:index="24" nillable="true" ma:displayName="Records Status" ma:internalName="fca_livelink_recstatus">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="fca_livelink_recstatus_date" ma:index="25" nillable="true" ma:displayName="Records Status Date" ma:format="DateOnly" ma:internalName="fca_livelink_recstatus_date">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="964f0a7c-bcf0-4337-b577-3747e0a5c4bc" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="8" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{86560a03-b881-40b8-99f5-f3885f0b8835}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="0d74753a-c32e-46ad-a4a5-7857c099a936">
+    <xsd:element name="TaxCatchAll" ma:index="8" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:description="" ma:hidden="true" ma:list="{86560a03-b881-40b8-99f5-f3885f0b8835}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="0d74753a-c32e-46ad-a4a5-7857c099a936">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
-      </xsd:complexType>
-[...23 lines deleted...]
-        </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="_dlc_DocId" ma:index="14" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:internalName="_dlc_DocId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="_dlc_DocIdUrl" ma:index="15" nillable="true" ma:displayName="Document ID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:URL">
             <xsd:sequence>
               <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
               <xsd:element name="Description" type="xsd:string" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="_dlc_DocIdPersistId" ma:index="16" nillable="true" ma:displayName="Persist ID" ma:default="1" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7aa201b5-cb15-4bdd-a5ea-7bef451adfea" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAllLabel" ma:index="9" nillable="true" ma:displayName="Taxonomy Catch All Column1" ma:hidden="true" ma:list="{86560a03-b881-40b8-99f5-f3885f0b8835}" ma:internalName="TaxCatchAllLabel" ma:readOnly="true" ma:showField="CatchAllDataLabel">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="j863df97efa040da9c8165feb4e31e75" ma:index="10" nillable="true" ma:displayName="fca_information_classification_0" ma:hidden="true" ma:internalName="j863df97efa040da9c8165feb4e31e75">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="i7382953a7c14d49b483126af46f0dd6" ma:index="12" nillable="true" ma:displayName="Document Purpose_0" ma:hidden="true" ma:internalName="i7382953a7c14d49b483126af46f0dd6">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
@@ -6055,360 +6530,289 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...38 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B5F8CD76-9F67-4934-BFFA-78CDDCBEBEA7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-[...46 lines deleted...]
-</spe:Receivers>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2558E3F5-3D36-49D1-AE21-EF64CA37466B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{237A8648-7185-4F19-8861-2BC1003AA23F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1854B487-FE0D-499E-BBB1-6B09531723B7}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{81EF5742-F350-445F-ABB5-515382F5BEA5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="964f0a7c-bcf0-4337-b577-3747e0a5c4bc"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="7aa201b5-cb15-4bdd-a5ea-7bef451adfea"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{39BD4609-BF2C-454D-8280-A9D72638E726}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="964f0a7c-bcf0-4337-b577-3747e0a5c4bc"/>
+    <ds:schemaRef ds:uri="7aa201b5-cb15-4bdd-a5ea-7bef451adfea"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2710D503-A909-4C49-8548-089DEE72F7D7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
-  </ds:schemaRefs>
-[...31 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>369</Words>
-[...4 lines deleted...]
-  <Paragraphs>4</Paragraphs>
+  <Words>371</Words>
+  <Characters>2069</Characters>
+  <DocSecurity>0</DocSecurity>
+  <Lines>295</Lines>
+  <Paragraphs>90</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>POATRs - Eligibility for listing – Equity shares (commercial companies)</vt:lpstr>
+      <vt:lpstr>2026 - Eligibility for listing – Equity shares (commercial companies)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Financial Services Authority</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2473</CharactersWithSpaces>
+  <CharactersWithSpaces>2350</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>2026 - Eligibility for listing – Equity shares (commercial companies)</dc:title>
   <dc:subject/>
-  <dc:creator>Financial Conduct Authority</dc:creator>
   <cp:keywords/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MAIL_MSG_ID1">
     <vt:lpwstr>IFAAOfxplqAWccN6c6XUgejoAlKF17OU9w5mvqELzq/rCIG9Zg24LbtjA8o+bC0gYE3lzo/569271mCC_x000d_
 34sxDD4cqUe/FtYa7Z0m5kb4eWVmVh9Ldey4SWER/krGM/0JAYgR0QCgc/TB46WC34sxDD4cqUe/_x000d_
 FtYa7Z0m5kb4eWVmVh9Ldey4SWER/k4+tlItUuyOjFmpKds6reQuCjj3T+K/swsYiElTuLkULVQv_x000d_
 3zL+jXRjnMhUwduNa</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MAIL_MSG_ID2">
     <vt:lpwstr>TfZYYCzOA0WK0mMTDQkDRwAu4cAZhoftkKFnaAHxahyCH06SIQ2jG8tUTIl_x000d_
 lHZ2d/yPJbJcSg9H</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="RESPONSE_SENDER_NAME">
     <vt:lpwstr>sAAAE9kkUq3pEoLR4l+wZynou7vHVQrtZnIgigRCxopeNk4=</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="EMAIL_OWNER_ADDRESS">
     <vt:lpwstr>4AAAUmLmXdMZevRQ00eP+W0Uyhk9nSjpzwCMqb/kX2JJV7GLUt85vNgSIA==</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_dec5709d-e239-496d-88c9-7dae94c5106e_Enabled">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ContentTypeId">
+    <vt:lpwstr>0x0101005A9549D9A06FAF49B2796176C16A6E111300A25AA9B73044D145994AF8223CD6BD7B</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="fca_information_classification">
+    <vt:lpwstr>1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="fca_mo_strat_plan_activity">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="h9ce592555f34107a592b4d210a2c502">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="df22cf11397c4bd28c2caa40384738b3">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="fca_training_category">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="fca_mo_system_type">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="fca_mo_slt_activity">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="fca_risk_type">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="h7e7e91044d2466580ccf22187dc7c36">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="iec9444082f0407b85c0a6e9ef85b09d">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Is_FirstChKInDone">
+    <vt:lpwstr>Yes</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="fb73fac22e04418e998da8248872e105">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="id2541b291b04ef882a10ce7c718dc3a">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="fca_mo_audience">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="j75b80712e0e4219a2970dfe009f4b75">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="l1308e23b7dc4f66b0b26091b38e406e">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="fca_mo_counterparty">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="fca_document_purpose">
+    <vt:lpwstr>78;#External Publication|93cd019f-026d-4f86-80ef-37a4cf0d41cd</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="fca_mo_team">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="docLang">
+    <vt:lpwstr>en</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="_dlc_DocIdItemGuid">
+    <vt:lpwstr>31dd643f-37f1-434a-8f15-d6f6cc5c4472</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="df22cf11397c4bd28c2caa40384738b30">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="l1308e23b7dc4f66b0b26091b38e406e0">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="iec9444082f0407b85c0a6e9ef85b09d0">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="fb73fac22e04418e998da8248872e1050">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="id2541b291b04ef882a10ce7c718dc3a0">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33" name="j75b80712e0e4219a2970dfe009f4b750">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="34" name="h9ce592555f34107a592b4d210a2c5020">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="35" name="h7e7e91044d2466580ccf22187dc7c360">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="36" name="i7382953a7c14d49b483126af46f0dd60">
+    <vt:lpwstr>External Publication|93cd019f-026d-4f86-80ef-37a4cf0d41cd</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="37" name="ClassificationContentMarkingHeaderShapeIds">
+    <vt:lpwstr>4ad9b8fe,1513a7e0,26405d25</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="38" name="ClassificationContentMarkingHeaderFontProps">
+    <vt:lpwstr>#000000,10,Aptos</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="39" name="ClassificationContentMarkingHeaderText">
+    <vt:lpwstr>FCA Public</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="40" name="MSIP_Label_ceacc62a-ff53-4fb3-9cdc-bb655f5bd38e_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_dec5709d-e239-496d-88c9-7dae94c5106e_SetDate">
-    <vt:lpwstr>2024-06-22T09:14:56Z</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="41" name="MSIP_Label_ceacc62a-ff53-4fb3-9cdc-bb655f5bd38e_SetDate">
+    <vt:lpwstr>2026-04-24T13:57:36Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_dec5709d-e239-496d-88c9-7dae94c5106e_Method">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="42" name="MSIP_Label_ceacc62a-ff53-4fb3-9cdc-bb655f5bd38e_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_dec5709d-e239-496d-88c9-7dae94c5106e_Name">
-    <vt:lpwstr>FCA Official</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="43" name="MSIP_Label_ceacc62a-ff53-4fb3-9cdc-bb655f5bd38e_Name">
+    <vt:lpwstr>FCA Public</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_dec5709d-e239-496d-88c9-7dae94c5106e_SiteId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="44" name="MSIP_Label_ceacc62a-ff53-4fb3-9cdc-bb655f5bd38e_SiteId">
     <vt:lpwstr>551f9db3-821c-4457-8551-b43423dce661</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_dec5709d-e239-496d-88c9-7dae94c5106e_ActionId">
-    <vt:lpwstr>7c5a45b2-d27d-490f-8cdf-0d220d4c8a0f</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="45" name="MSIP_Label_ceacc62a-ff53-4fb3-9cdc-bb655f5bd38e_ActionId">
+    <vt:lpwstr>d7ae6d4a-6d70-477e-9e8f-6d6e347d4697</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_dec5709d-e239-496d-88c9-7dae94c5106e_ContentBits">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="46" name="MSIP_Label_ceacc62a-ff53-4fb3-9cdc-bb655f5bd38e_ContentBits">
     <vt:lpwstr>1</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="ContentTypeId">
-[...63 lines deleted...]
-    <vt:lpwstr>en</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="47" name="MSIP_Label_ceacc62a-ff53-4fb3-9cdc-bb655f5bd38e_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>